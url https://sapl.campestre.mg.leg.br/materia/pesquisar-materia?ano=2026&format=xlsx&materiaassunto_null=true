--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -10,314 +10,1775 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="575">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha, Flávio Junior Franco, José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro, Márcio José Franco, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE EMENDA À LEI ORGÂNICA Nº 01/2026</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>José Antônio Gonçalves, Lutero Luciano Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa 001 ao Projeto de Lei 008 - Lutero e Zé Antônio</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Antonio Marcos da Cunha, Juliana Ipolita Nogueira Franco, Juvenil Benedito Anunciação Júnior, Vagner Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa 001 ao Projeto de Projeto de Resolução 001-2026 apresentado pela Mesa Diretora</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>LJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa 001 ao Projeto de Lei 010 - Apresentada pela Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva 001 ao Projeto de Lei 010 apresentado pela Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Carla Patrícia Moreira, Tiago Cesar Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva 001 ao Substitutivo do Projeto de Lei 009 de 2026 - Tiago e Carla (assinado)</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva 002 ao Substitutivo do Projeto de Lei 009 de 2026 - Tiago e Carla</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>José Antônio Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>Indica projeto de Lei, que autoriza a implementação do Programa Municipal de Oportunidade e Inclusão para Jovem Aprendiz, Pessoa com Deficiência ou Reabilitado</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 002 - Antônio Marcos, Maria do Carmo e Vagner - Indica a mudança de nomenclatura de Motorista do Setor Saúde para Condutor de Ambulância</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 003 - José Antônio - Sugere ao Executivo Municipal a denominação do espaço do antigo coreto da Praça Brasil como “Praça Cultural – Praça do Povo José Celso de Moura”.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>Tiago Cesar Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 004 - Tiago - Sugere a criação de um Centro Municipal de Reabilitação</t>
+  </si>
+  <si>
     <t>602</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Moção 001 - Carla e demais - Moção Honrosa à Tânia Maria Cândida Carvalho pelos 30 anos de relevantes serviços prestados ao Fórum de Campestre/MG</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Moção 002 - Carla e demais - Moção Honrosa à Alessandra Vieira da Costa Inês pelos 30 anos de relevantes serviços prestados ao Fórum de Campestre/MG</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf</t>
   </si>
   <si>
     <t>Moção 003 - Flávio e demais - Congratulações à aluna Campestrense Maria Eduarda Gomes pela excelente nota na redação do ENEM 2025</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Juvenil Benedito A. Junior</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf</t>
   </si>
   <si>
     <t>Moção 004 - Juvenil e demais - Agradecimento ao Executivo Municipal pela entrega de uniformes com faixas refletivas aos profissionais de limpeza urbana</t>
   </si>
   <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção 005 - Carla e demais - Congratulações à aluna campestrense Maria Laura Ferreira Silva pela sua aprovação e ingresso no Ensino Superior</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>Maria do Carmo de O. Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>Moção 006 - Maria do Carmo e demais - Apelo ao apoio e à aprovação da PEC 19 (PEC da Enfermagem)</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Moção 007 - Juvenil e demais - Pesares à família de Clarice Alves Lopes</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Moção 008 - Juvenil e demais - Pesares à família de Eliziário de Souza</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf</t>
+  </si>
+  <si>
+    <t>Moção 009 - Maria do Carmo e demais - Pesares à família de Maria Célia Zanão</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf</t>
+  </si>
+  <si>
+    <t>Moção 010 - Tiago e demais - Pesares à família de Conrado Siqueira Simão Zenum</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Juliana Ipólita N. Franco, Tiago Cesar Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf</t>
+  </si>
+  <si>
+    <t>Moção 011 - Juliana, Tiago e demais - Pesares à família de Moisés Corrêa de Morais</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Moção 012 - Maria do Carmo e demais - Pesares à família de Norival Marçal da Cruz</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf</t>
+  </si>
+  <si>
+    <t>Moção 013 - Antônio Marcos e demais - Pesares à família de Doutor Amaro Themiscitocle Alencar Ferreira (Plenário)</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Juliana Ipólita N. Franco, Lutero Luciano Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Moção 014 - Juliana, Lutero e demais - Moção Honrosa ao Dr. Guilherme Ferreira Rocha</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 015 - Tiago, Carla e demais - Moção Honrosa à Sônia das Graças Borges Barra.docx</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Flávio Junior Franco, Maria do Carmo de O. Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção 016 - Maria do Carmo, Flávio e demais - Moção de Agradecimento</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf</t>
+  </si>
+  <si>
+    <t>Moção 017 - Juvenil e demais - Pesares à família de Izaura Muniz</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Márcio José Franco</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf</t>
+  </si>
+  <si>
+    <t>Moção 018 - Marcio e demais - Pesares à família de Jose dos Santos Borges</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Juliana Ipólita N. Franco</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf</t>
+  </si>
+  <si>
+    <t>Moção 019 - Juliana e demais - Pesares à família de Vanderlei de Paiva</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção 020 - Tiago e demais - Pesares à família de Dr. Luis Zenun Junqueira</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Moção 021 - José Antônio e demais - Pesares à família de Roberto de Souza</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção 022 - Maria do Carmo e demais - Pesares aos familiares de Edivaldo Donizetti da Silva</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção 023 - Maria do Carmo e demais - Pesares aos familiares de Reginaldo de Lima Siqueira</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>José Antônio Gonçalves, Juliana Ipólita N. Franco, Lutero Luciano Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf</t>
+  </si>
+  <si>
+    <t>Moção 024 - Juliana, José Antonio, Lutero e demais - Moção de Agradecimento ao TRE</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf</t>
+  </si>
+  <si>
+    <t>Moção 025 - Carla e demais - Pesares à família de Luís Felipe Mezzavilla</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção 026 - Maria do Carmo demais - Pesares à família de Fátima Isabel da Silva</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Moção 027 - Juliana, José Antônio, Lutero e demais - Felicitação pela nomeação do irmão Manasses Rosa como regente regional da orquestra da Congregação Cristã no Brasil</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Moção 028 - Juliana, José Antonio, Lutero e demais - Felicitação pela nomeação da irmã Raquel Ferreira como regente municipal da orquestra da Igreja Congregação Cristã no Brasil</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha, Carla Patrícia Moreira, Flávio Junior Franco, José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro, Márcio José Franco, Maria do Carmo de O. Morais, Tiago Cesar Pereira, Vagner Miranda Silvio</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Moção 029 - Todos os vereadores - Homenagem ao casal João e Antônia Viana, reconhecendo-os como exemplo vivo de família e cidadãos do Município</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf</t>
+  </si>
+  <si>
+    <t>Moção 030 - Maria do Carmo e demais - Pesares à família de Clara Rabelo do Lago</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/747/mocao_031_-_tiago_e_demais_-_mocao_de_repudio_a_postura_autoritaria_e_ao_cerceamento_da_palavra_praticado_pela_presidente_da_camara_sra._juliana_ipolita_nogueira_franco.pdf</t>
+  </si>
+  <si>
+    <t>Moção 031 - Tiago e demais - Moção de Repúdio à postura autoritária e ao cerceamento da palavra praticado pela Presidente da Câmara, Sra. Juliana</t>
+  </si>
+  <si>
     <t>591</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Organica</t>
   </si>
   <si>
     <t>Eliana Maria Muniz</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA “B” DO INCISO XVI DO ART. 84 DA LEI ORGÂNICA DO MUNICÍPIO PARA PERMITIR A ACUMULAÇÃO REMUNERADA DE UM CARGO DE PROFESSOR COM OUTRO DE QUALQUER NATUREZA.</t>
   </si>
   <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre instituição obrigatória de protocolo eletrônico, tramitação digital, transparência integral e tempestiva dos atos administrativos referentes a concessão de Auxílio-Transporte aos Estudantes de Cursos Superiores e Profissionalizantes aplicados fora do município. Aumento do percentual do valor a ser concedido para 70% no âmbito do Poder Executivo do Município de Campestre – MG. Revoga a Lei Municipal nº 2.088 de 06 de abril de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de estacionamento de veículos no interior e nas áreas de preservação da Praça Brasil, e dá outras providências</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 009 - Tiago e Carla - Dispõe sobre protocolo eletrônico, tramitação digital, transparência referentes ao Auxilio-Transporte (SUBSTITUTIVO) assinado</t>
+  </si>
+  <si>
     <t>592</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de melhoria e recuperação da pavimentação asfáltica em diversas vias localizadas no Bairro Campinho.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de melhoria e recuperação da pavimentação asfáltica em diversas vias localizadas no Bairro Roseirinha</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de pavimentação asfáltica no Bairro Rio do Peixe, abrangendo especificamente o trecho que se inicia no Bar do Ademar e se estende até o Alto da Bela Vista.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf</t>
   </si>
   <si>
     <t>Requerimento 004 - Carla - Pede cascalhamento na estrada rural que dá acesso aos bairros Milho Verde, Primos e Capituvas</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Requerimento 005 - Carla - Pede melhorias em geral na área da Saúde Pública do Município de Campestre</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf</t>
   </si>
   <si>
     <t>Requerimento 006 - Carla - Solicita informações sobre o Abrigo de Cachorros</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>7</t>
-[...5 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf</t>
   </si>
   <si>
     <t>Requerimento 007 - Lutero e Zé Antônio - Pede a compra de material asfáltico para tamponamento de buracos nas zonas urbana e rural de Campestre</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>8</t>
-[...5 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf</t>
   </si>
   <si>
     <t>Requerimento 008 - Tiago - Solicitação de informações e documentos referentes à prestação de serviços de máquinas pesadas (Bobcat e Retroescavadeira) via consórcio AMAR</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf</t>
   </si>
   <si>
     <t>Requerimento 009 - Tiago - Solicitação de informações sobre a retomada dos partos, destinação de recurso de R$ 1 milhão e impedimentos legaistécnicos</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 010 - Tiago - Providências urgentes quanto à recuperação de vias públicas e critérios de priorização de obras asfálticas no município</t>
   </si>
   <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias no asfalto do Bairro Inhamal</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Segurança e Infraestrutura na Rua José da Silva Passos</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Manejo, poda ou retirada de Bambuzal na Rua Juscelino Kubitschek</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>Lutero Luciano Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf</t>
+  </si>
+  <si>
+    <t>Pede a recapiação asfáltica do bairro Bela Vista, bem como a instalação de redutores de velocidade nas vias do referido bairro</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção em calçamento e meio fio na rua Oswaldo Cruz</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita serviços de manutenção e reparo na pavimentação da Rua Francisco Guerreiro</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Solicita lavagem e a higienização completa das caixas d'água de todas as unidades escolares</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Audiência Pública para tratar sobre o asfaltamento dos bairros São Judas, Divisinha e Rua Vitória</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o cumprimento da Lei Municipal nº 2.278, de 2025, que dispõe sobre a criação do Banco de Materiais Ortopédicos no âmbito do município</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf</t>
+  </si>
+  <si>
+    <t>Solicita serviços de roçagem das margens das estradas localizadas no Bairro Três Barras</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf</t>
+  </si>
+  <si>
+    <t>Solicita remoção imediata de montes de terra acumulados na Estrada da Pedra, localizados precisamente na curva próxima à entrada do Bairro Estiva</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 022 - Tiago - Solicita informações acerca da empresa contratada para prestar serviços na área de Saúde do Trabalho</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 023 - Tiago - Solicita instalação de lixeiras em diversos pontos estratégicos do Município de Campestre</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 024 - Tiago - Solicita informações acerca da previsão de implantação do sistema de estacionamento rotativo pago (Zona Azul) no Município</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>Juliana Ipólita N. Franco, Juvenil Benedito A. Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 025 - Juliana e Juninho - Solicitam serviços de reparo e manutenção da pavimentação asfáltica em diversas vias do Bairro Bela Vista</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 026 - Juninho - Solicita obras de recuperação e infraestrutura no morro do Bairro Soledade</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 027 - Juninho - Solicita aplicação de cascalho e a manutenção das vias no Bairro Pião do Meio</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 028 - Carla - Pede esclarecimentos sobre terrenos particulares que se encontram tomados pelo matagal</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 029 - Carla - Pede providências quanto aos inúmeros buracos existentes nas vias públicas do Município</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 030 - Juliana - Solicita instalação de uma lixeira comunitária na Rua Idair Alves de Almeida</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 031 - Tiago - Solicita providências urgentes para manutenção da estrada do Bairro Vargem do Rio (Vargem do Rio 2)</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 032 - Tiago - Solicita providências urgentes para manutenção de trechos nos bairros Milho Verde, Primos e Capituvas</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 033 - Tiago - Solicita construção de banheiro público na Avenida João Muniz Filho e adequação com sanitário adaptado no banheiro público Municipal na</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf</t>
+  </si>
+  <si>
+    <t>034 - Vereadora Maria do Carmo - Solicita recapeamento asfáltico no Distrito de Posses e no Bairro Inhamal, e asfaltamento completo do Baixadão São Judas</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 035 - Carminha - Solicita reparo e manutenção em diversos pontos das estradas de terra que dão acesso ao Distrito de Posses e ao Bairro Roseirinha</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 036 - Carminha - Solicita cascalhamento no Morro Barra, bem como realize o planejamento técnico para o futuro calçamento ou asfaltamento</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 037 - Carla - Pede providências acerca dos mata-burros do município cujas solicitações de reparo ou construção foram protocoladas e ainda não atendidas</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 038 - Carla - Pede recapeamento e restauração asfáltica em vias do Município que se encontram em estado precário de conservação</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 039 - Juninho - Pede melhorias nas estradas e cascalhamento do bairro Serrinha perto do Fernando Rosa</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 040 - Lutero - Pede bebedouro no PSF Colinas para o grupo de terceira idade</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 041 - Tiago - Solicita refazimento urgente de manilhamento no Bairro Pião de Cima</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 042 - Tiago - Solicita providências urgenes no Bairro Baixadão São Judas</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 043 - Juninho - Pede manutenção das estradas do bairro Estiva</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 044 - Juninho - Pede 500m de pavimentação de asfalto na estrada de acesso ao sítio Silva nas Posses</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 045 - Juliana - Solicita operação tapa-buracos na Rua Honório Antônio dos Santos</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 046 - Juliana - Solicita limpeza e a remoção imediata do excesso de pedras soltas na Rua Honório Antônio dos Santos</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 047 - Tiago - Solicita providências urgentes em relação à estrada rural que liga o bairro Coqueiros ao bairro Serrinha</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 048 - Carla - Pede redutores de velocidade na Rua da Chácara Melo na estrada da Vargem do Rio</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 049 - Tiago - Solicita providências urgentes e definitivas para solucionar o problema de rede de esgoto na Rua Izaltino Virgílio Franco em frente ao n° 76</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 050 - Tiago - Solicita providências urgentes para a realização de operação tapa-buracos na Rua Felipe Toledo e na Rua Travessa Bela Vista</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 051 - Carla - Pede a implantação de placas nominativas nas ruas do bairro Nova Campestre</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf</t>
+  </si>
+  <si>
+    <t>052 - Vereadora Maria do Carmo - Solicita estudo Técnico para Implantação de Mão Única na Rua Mariana, Bairro Vila Rica</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf</t>
+  </si>
+  <si>
+    <t>053 - Vereadora Maria do Carmo - Solicita Pavimentação com Bloquetes no Trecho do Morro da Máquina de Café</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 054 - Márcio - Pede passagem de máquinas na via sentido à propriedade do senhor Miguel Cachoeira no Córrego do Ouro</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 055 - Márcio - Pede construção de mata-burro na divisa da propriedade do senhor Anselmo Muniz no Córrego do Ouro</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 056 - Tiago - Solicita esclarecimentos e providências urgentes quanto à realização de exames de alta complexidade</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 057 - Juninho - Pede reinstalação de um redutor no bairro Rio do Peixe sentido Posses</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 058 - Juninho - Pede cascalhamento no morro do Sítio Silva no distrito Posses</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 059 - Juninho - Pede cascalhamento no morro do senhor Antônio Olinto nas Posses</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 060 - Juliana - Pede instalação de uma lixeira na Rua Isaac Simão, nas proximidades da ponte localizada após o barracão do Lago e Duca</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 061 - Tiago - Solicita providências urgentes quanto à situação da Rua José Salustiano Loiola, localizada no Bairro Nossa Senhora Aparecida</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 062 - Juninho - Pede cascalhamento no morro do senhor Donizete Ribeiro no Rio do Peixe</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 063 - Juninho - Pede com urgência pelo reabastecimento de soro antiofídico no Município</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 064 - Juninho - Pede com urgência pelo reabastecimento de soro antiescorpiônico no Município</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 065 - Carminha - Solicita atualização do Regimento Interno da Câmara Municipal de Campestre</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 066 - Tiago - Solicitação de providências urgentes para manutenção e recuperação de estradas rurais</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 067 - Tiago - Solicitação de informações sobre falta de medicamentos na Farmácia Municipal</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 068 - Tiago - Solicitação de informações referente à concessão de cestas básicas no município</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 069 - Carminha - Extensão do horário de funcionamento dos banheiros públicos localizados na Praça Central e estudo de viabilidade técnica para a construção de um banheiro público com acessibilidade na referida praça.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 070 - Juliana - Pede a pintura de oito quebra-molas localizados na Rua Isaac Simão</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 071 - Carla - Pede audiência pública para esclarecer acerca da não entrega dos terrenos do Guilherme Augusto de Paiva</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 072 - Carla - Pede esclarecimentos em nome de moradores que questionam sobre partos sendo feitos no Pronto Atendimento</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 073 - Carla - Pede providências em nome de produtores rurais de Capituvas acerca das estradas e ponte sentido Milho Verde</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 074 - Tiago - Solicita a implantação do sistema de estacionamento rotativo pago (Zona Azul) nas vias públicas do município, especialmente na região central</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 075 - Juninho - Solicita tamponamento de buracos no morro localizado no Bairro Rio do Peixe</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 076 - Carla - Pede explicações acerca da atual situação do abrigo de cães localizado na área do antigo lixão do Município</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 077 - Carla - Pede providências acerca de pessoas em situação de rua que se encontram perto dos trailers e aos fundos da Igreja</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 078 - Carla - Pede esclarecimentos acerca da situação do trânsito, especialmente quanto à definição de sentido (mão) das vias públicas</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 079 - Tiago - Solicita providências urgentes para a Rua Élio Borges</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 080 - Juninho - Pede o alargamento da via na estrada do bairro Posses, nas proximidades da propriedade do senhor Joaquim Azevedo</t>
+  </si>
+  <si>
     <t>606</t>
   </si>
   <si>
-    <t>122</t>
-[...1 lines deleted...]
-  <si>
     <t>OFL</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
-    <t>Juliana Ipólita N. Franco</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf</t>
+    <t>Juliana Ipolita Nogueira Franco</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf</t>
   </si>
   <si>
     <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei Complementar nº 01/2026</t>
   </si>
   <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 162/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 2ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 11/02/2026.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei Complementar nº 004</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 194/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 3ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 25/02/2026</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 225/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 4ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 04/03/2026</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 243/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 5ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 11/03/2026</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei nº 07/2026</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 272/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 6ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 18/03/2026</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 302/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 7ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 01/04/2026</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 310/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 8ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 08/04/2026</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 331/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 9ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 15/04/2026</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 343/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 10ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 22/04/2026</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 350/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 11ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 29/04/2026</t>
+  </si>
+  <si>
     <t>607</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>OFE</t>
   </si>
   <si>
     <t>Ofício Executivo</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo prestando informações referentes ao Projeto de Lei Complementar nº 001/2026</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Ofício Legislativo nº 189/2026 que solicita informações sobre o PLC 04/2026</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 275/2026 do Executivo Municipal em resposta aos Ofícios n° 228/2026 e nº 265/2026 tratando de Informações sobre o Projeto de Lei Ordinária nº 7 de 2026.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 031/2026 do Executivo Municipal em resposta ao Vereador Tiago Cesar Pereira encaminhando informações solicitadas</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>RF</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final elaborada pelos vereadores Lutero e José Antônio ao projeto de lei 08/2026</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Vagner Miranda Silvio</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final pela Mesa Diretora do Projeto de Resolução 01/2026</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>José Antônio Gonçalves, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final Elaborada pela Comissão de Legislação, Justiça e redação Final ao Projeto de Lei 010/2026 de autoria do Executivo Municipal que Autoriza a outorgar escrituras públicas de doação de lotes aos beneficiários das leis municipais</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 009 (Substitutivo)  - Tiago e Carla - Dispõe sobre protocolo eletrônico, tramitação digital, transparência referentes ao Auxilio-Transporte (REDAÇÃO FINAL assinada)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -621,69 +2082,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/747/mocao_031_-_tiago_e_demais_-_mocao_de_repudio_a_postura_autoritaria_e_ao_cerceamento_da_palavra_praticado_pela_presidente_da_camara_sra._juliana_ipolita_nogueira_franco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="176.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="233.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="246" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -711,468 +2172,3978 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>37</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>83</v>
       </c>
-      <c r="D18" t="s">
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
         <v>84</v>
       </c>
-      <c r="E18" t="s">
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" t="s">
+        <v>124</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" t="s">
+        <v>133</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" t="s">
+        <v>63</v>
+      </c>
+      <c r="F31" t="s">
+        <v>138</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" t="s">
+        <v>63</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>62</v>
+      </c>
+      <c r="E35" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" t="s">
+        <v>81</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" t="s">
+        <v>159</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" t="s">
+        <v>63</v>
+      </c>
+      <c r="F37" t="s">
+        <v>64</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>63</v>
+      </c>
+      <c r="F39" t="s">
+        <v>159</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>62</v>
+      </c>
+      <c r="E40" t="s">
+        <v>63</v>
+      </c>
+      <c r="F40" t="s">
+        <v>159</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H40" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" t="s">
+        <v>63</v>
+      </c>
+      <c r="F41" t="s">
+        <v>180</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H41" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>184</v>
+      </c>
+      <c r="D42" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" t="s">
+        <v>63</v>
+      </c>
+      <c r="F42" t="s">
+        <v>81</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" t="s">
+        <v>62</v>
+      </c>
+      <c r="E43" t="s">
+        <v>63</v>
+      </c>
+      <c r="F43" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>192</v>
+      </c>
+      <c r="E44" t="s">
+        <v>193</v>
+      </c>
+      <c r="F44" t="s">
+        <v>194</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H44" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>197</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" t="s">
+        <v>198</v>
+      </c>
+      <c r="E45" t="s">
+        <v>199</v>
+      </c>
+      <c r="F45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H45" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" t="s">
+        <v>198</v>
+      </c>
+      <c r="E46" t="s">
+        <v>199</v>
+      </c>
+      <c r="F46" t="s">
+        <v>58</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>206</v>
+      </c>
+      <c r="E47" t="s">
+        <v>207</v>
+      </c>
+      <c r="F47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>211</v>
+      </c>
+      <c r="E48" t="s">
+        <v>212</v>
+      </c>
+      <c r="F48" t="s">
+        <v>74</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H48" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>211</v>
+      </c>
+      <c r="E49" t="s">
+        <v>212</v>
+      </c>
+      <c r="F49" t="s">
+        <v>74</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H49" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>218</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>211</v>
+      </c>
+      <c r="E50" t="s">
+        <v>212</v>
+      </c>
+      <c r="F50" t="s">
+        <v>74</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H50" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>221</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" t="s">
+        <v>211</v>
+      </c>
+      <c r="E51" t="s">
+        <v>212</v>
+      </c>
+      <c r="F51" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>32</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="D52" t="s">
+        <v>211</v>
+      </c>
+      <c r="E52" t="s">
+        <v>212</v>
+      </c>
+      <c r="F52" t="s">
+        <v>64</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" t="s">
+        <v>211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>212</v>
+      </c>
+      <c r="F53" t="s">
+        <v>64</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" t="s">
+        <v>211</v>
+      </c>
+      <c r="E54" t="s">
+        <v>212</v>
+      </c>
+      <c r="F54" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>88</v>
+      </c>
+      <c r="D55" t="s">
+        <v>211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" t="s">
+        <v>211</v>
+      </c>
+      <c r="E56" t="s">
+        <v>212</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>96</v>
+      </c>
+      <c r="D57" t="s">
+        <v>211</v>
+      </c>
+      <c r="E57" t="s">
+        <v>212</v>
+      </c>
+      <c r="F57" t="s">
+        <v>58</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H57" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>242</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>100</v>
+      </c>
+      <c r="D58" t="s">
+        <v>211</v>
+      </c>
+      <c r="E58" t="s">
+        <v>212</v>
+      </c>
+      <c r="F58" t="s">
+        <v>74</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H58" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" t="s">
+        <v>211</v>
+      </c>
+      <c r="E59" t="s">
+        <v>212</v>
+      </c>
+      <c r="F59" t="s">
+        <v>64</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H59" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>248</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>109</v>
+      </c>
+      <c r="D60" t="s">
+        <v>211</v>
+      </c>
+      <c r="E60" t="s">
+        <v>212</v>
+      </c>
+      <c r="F60" t="s">
+        <v>64</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H60" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>251</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>114</v>
+      </c>
+      <c r="D61" t="s">
+        <v>211</v>
+      </c>
+      <c r="E61" t="s">
+        <v>212</v>
+      </c>
+      <c r="F61" t="s">
+        <v>252</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H61" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>119</v>
+      </c>
+      <c r="D62" t="s">
+        <v>211</v>
+      </c>
+      <c r="E62" t="s">
+        <v>212</v>
+      </c>
+      <c r="F62" t="s">
+        <v>138</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>123</v>
+      </c>
+      <c r="D63" t="s">
+        <v>211</v>
+      </c>
+      <c r="E63" t="s">
+        <v>212</v>
+      </c>
+      <c r="F63" t="s">
+        <v>138</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H63" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>128</v>
+      </c>
+      <c r="D64" t="s">
+        <v>211</v>
+      </c>
+      <c r="E64" t="s">
+        <v>212</v>
+      </c>
+      <c r="F64" t="s">
+        <v>138</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H64" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>264</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>132</v>
+      </c>
+      <c r="D65" t="s">
+        <v>211</v>
+      </c>
+      <c r="E65" t="s">
+        <v>212</v>
+      </c>
+      <c r="F65" t="s">
+        <v>58</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H65" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>267</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" t="s">
+        <v>211</v>
+      </c>
+      <c r="E66" t="s">
+        <v>212</v>
+      </c>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H66" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>270</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>142</v>
+      </c>
+      <c r="D67" t="s">
+        <v>211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>212</v>
+      </c>
+      <c r="F67" t="s">
+        <v>74</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H67" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>273</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" t="s">
+        <v>211</v>
+      </c>
+      <c r="E68" t="s">
+        <v>212</v>
+      </c>
+      <c r="F68" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H68" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>150</v>
+      </c>
+      <c r="D69" t="s">
+        <v>211</v>
+      </c>
+      <c r="E69" t="s">
+        <v>212</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>154</v>
+      </c>
+      <c r="D70" t="s">
+        <v>211</v>
+      </c>
+      <c r="E70" t="s">
+        <v>212</v>
+      </c>
+      <c r="F70" t="s">
+        <v>58</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H70" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>282</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>158</v>
+      </c>
+      <c r="D71" t="s">
+        <v>211</v>
+      </c>
+      <c r="E71" t="s">
+        <v>212</v>
+      </c>
+      <c r="F71" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H71" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>163</v>
+      </c>
+      <c r="D72" t="s">
+        <v>211</v>
+      </c>
+      <c r="E72" t="s">
+        <v>212</v>
+      </c>
+      <c r="F72" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>167</v>
+      </c>
+      <c r="D73" t="s">
+        <v>211</v>
+      </c>
+      <c r="E73" t="s">
+        <v>212</v>
+      </c>
+      <c r="F73" t="s">
+        <v>74</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H73" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>171</v>
+      </c>
+      <c r="D74" t="s">
+        <v>211</v>
+      </c>
+      <c r="E74" t="s">
+        <v>212</v>
+      </c>
+      <c r="F74" t="s">
+        <v>74</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>175</v>
+      </c>
+      <c r="D75" t="s">
+        <v>211</v>
+      </c>
+      <c r="E75" t="s">
+        <v>212</v>
+      </c>
+      <c r="F75" t="s">
+        <v>64</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>298</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>179</v>
+      </c>
+      <c r="D76" t="s">
+        <v>211</v>
+      </c>
+      <c r="E76" t="s">
+        <v>212</v>
+      </c>
+      <c r="F76" t="s">
+        <v>64</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" t="s">
+        <v>211</v>
+      </c>
+      <c r="E77" t="s">
+        <v>212</v>
+      </c>
+      <c r="F77" t="s">
+        <v>138</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H77" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>304</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>188</v>
+      </c>
+      <c r="D78" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" t="s">
+        <v>212</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H78" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>307</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>308</v>
+      </c>
+      <c r="D79" t="s">
+        <v>211</v>
+      </c>
+      <c r="E79" t="s">
+        <v>212</v>
+      </c>
+      <c r="F79" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H79" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>311</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>312</v>
+      </c>
+      <c r="D80" t="s">
+        <v>211</v>
+      </c>
+      <c r="E80" t="s">
+        <v>212</v>
+      </c>
+      <c r="F80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H80" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>316</v>
+      </c>
+      <c r="D81" t="s">
+        <v>211</v>
+      </c>
+      <c r="E81" t="s">
+        <v>212</v>
+      </c>
+      <c r="F81" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H81" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>319</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>320</v>
+      </c>
+      <c r="D82" t="s">
+        <v>211</v>
+      </c>
+      <c r="E82" t="s">
+        <v>212</v>
+      </c>
+      <c r="F82" t="s">
+        <v>81</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H82" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>323</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>324</v>
+      </c>
+      <c r="D83" t="s">
+        <v>211</v>
+      </c>
+      <c r="E83" t="s">
+        <v>212</v>
+      </c>
+      <c r="F83" t="s">
+        <v>81</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H83" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>327</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>328</v>
+      </c>
+      <c r="D84" t="s">
+        <v>211</v>
+      </c>
+      <c r="E84" t="s">
+        <v>212</v>
+      </c>
+      <c r="F84" t="s">
+        <v>64</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H84" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>331</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>332</v>
+      </c>
+      <c r="D85" t="s">
+        <v>211</v>
+      </c>
+      <c r="E85" t="s">
+        <v>212</v>
+      </c>
+      <c r="F85" t="s">
+        <v>64</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H85" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>335</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>336</v>
+      </c>
+      <c r="D86" t="s">
+        <v>211</v>
+      </c>
+      <c r="E86" t="s">
+        <v>212</v>
+      </c>
+      <c r="F86" t="s">
+        <v>74</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H86" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>339</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>340</v>
+      </c>
+      <c r="D87" t="s">
+        <v>211</v>
+      </c>
+      <c r="E87" t="s">
+        <v>212</v>
+      </c>
+      <c r="F87" t="s">
+        <v>252</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H87" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>343</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>344</v>
+      </c>
+      <c r="D88" t="s">
+        <v>211</v>
+      </c>
+      <c r="E88" t="s">
+        <v>212</v>
+      </c>
+      <c r="F88" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H88" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>347</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>348</v>
+      </c>
+      <c r="D89" t="s">
+        <v>211</v>
+      </c>
+      <c r="E89" t="s">
+        <v>212</v>
+      </c>
+      <c r="F89" t="s">
+        <v>58</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H89" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>351</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>352</v>
+      </c>
+      <c r="D90" t="s">
+        <v>211</v>
+      </c>
+      <c r="E90" t="s">
+        <v>212</v>
+      </c>
+      <c r="F90" t="s">
+        <v>74</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" t="s">
+        <v>211</v>
+      </c>
+      <c r="E91" t="s">
+        <v>212</v>
+      </c>
+      <c r="F91" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H91" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>359</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>360</v>
+      </c>
+      <c r="D92" t="s">
+        <v>211</v>
+      </c>
+      <c r="E92" t="s">
+        <v>212</v>
+      </c>
+      <c r="F92" t="s">
+        <v>138</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>364</v>
+      </c>
+      <c r="D93" t="s">
+        <v>211</v>
+      </c>
+      <c r="E93" t="s">
+        <v>212</v>
+      </c>
+      <c r="F93" t="s">
+        <v>138</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" t="s">
+        <v>211</v>
+      </c>
+      <c r="E94" t="s">
+        <v>212</v>
+      </c>
+      <c r="F94" t="s">
+        <v>58</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>372</v>
+      </c>
+      <c r="D95" t="s">
+        <v>211</v>
+      </c>
+      <c r="E95" t="s">
+        <v>212</v>
+      </c>
+      <c r="F95" t="s">
+        <v>64</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H95" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" t="s">
+        <v>211</v>
+      </c>
+      <c r="E96" t="s">
+        <v>212</v>
+      </c>
+      <c r="F96" t="s">
+        <v>58</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H96" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>380</v>
+      </c>
+      <c r="D97" t="s">
+        <v>211</v>
+      </c>
+      <c r="E97" t="s">
+        <v>212</v>
+      </c>
+      <c r="F97" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>384</v>
+      </c>
+      <c r="D98" t="s">
+        <v>211</v>
+      </c>
+      <c r="E98" t="s">
+        <v>212</v>
+      </c>
+      <c r="F98" t="s">
+        <v>64</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H98" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>387</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>388</v>
+      </c>
+      <c r="D99" t="s">
+        <v>211</v>
+      </c>
+      <c r="E99" t="s">
+        <v>212</v>
+      </c>
+      <c r="F99" t="s">
+        <v>81</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H99" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>391</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>392</v>
+      </c>
+      <c r="D100" t="s">
+        <v>211</v>
+      </c>
+      <c r="E100" t="s">
+        <v>212</v>
+      </c>
+      <c r="F100" t="s">
+        <v>81</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>395</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>396</v>
+      </c>
+      <c r="D101" t="s">
+        <v>211</v>
+      </c>
+      <c r="E101" t="s">
+        <v>212</v>
+      </c>
+      <c r="F101" t="s">
+        <v>133</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H101" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>399</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>400</v>
+      </c>
+      <c r="D102" t="s">
+        <v>211</v>
+      </c>
+      <c r="E102" t="s">
+        <v>212</v>
+      </c>
+      <c r="F102" t="s">
+        <v>133</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H102" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>403</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>404</v>
+      </c>
+      <c r="D103" t="s">
+        <v>211</v>
+      </c>
+      <c r="E103" t="s">
+        <v>212</v>
+      </c>
+      <c r="F103" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H103" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>407</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>408</v>
+      </c>
+      <c r="D104" t="s">
+        <v>211</v>
+      </c>
+      <c r="E104" t="s">
+        <v>212</v>
+      </c>
+      <c r="F104" t="s">
+        <v>74</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>412</v>
+      </c>
+      <c r="D105" t="s">
+        <v>211</v>
+      </c>
+      <c r="E105" t="s">
+        <v>212</v>
+      </c>
+      <c r="F105" t="s">
+        <v>74</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H105" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>415</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>416</v>
+      </c>
+      <c r="D106" t="s">
+        <v>211</v>
+      </c>
+      <c r="E106" t="s">
+        <v>212</v>
+      </c>
+      <c r="F106" t="s">
+        <v>74</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H106" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>420</v>
+      </c>
+      <c r="D107" t="s">
+        <v>211</v>
+      </c>
+      <c r="E107" t="s">
+        <v>212</v>
+      </c>
+      <c r="F107" t="s">
+        <v>138</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H107" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>423</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>424</v>
+      </c>
+      <c r="D108" t="s">
+        <v>211</v>
+      </c>
+      <c r="E108" t="s">
+        <v>212</v>
+      </c>
+      <c r="F108" t="s">
+        <v>58</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H108" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>427</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>428</v>
+      </c>
+      <c r="D109" t="s">
+        <v>211</v>
+      </c>
+      <c r="E109" t="s">
+        <v>212</v>
+      </c>
+      <c r="F109" t="s">
+        <v>74</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H109" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>431</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>432</v>
+      </c>
+      <c r="D110" t="s">
+        <v>211</v>
+      </c>
+      <c r="E110" t="s">
+        <v>212</v>
+      </c>
+      <c r="F110" t="s">
+        <v>74</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H110" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>435</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>436</v>
+      </c>
+      <c r="D111" t="s">
+        <v>211</v>
+      </c>
+      <c r="E111" t="s">
+        <v>212</v>
+      </c>
+      <c r="F111" t="s">
+        <v>74</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H111" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>439</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>440</v>
+      </c>
+      <c r="D112" t="s">
+        <v>211</v>
+      </c>
+      <c r="E112" t="s">
+        <v>212</v>
+      </c>
+      <c r="F112" t="s">
+        <v>81</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H112" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>444</v>
+      </c>
+      <c r="D113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E113" t="s">
+        <v>212</v>
+      </c>
+      <c r="F113" t="s">
+        <v>58</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H113" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>447</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>448</v>
+      </c>
+      <c r="D114" t="s">
+        <v>211</v>
+      </c>
+      <c r="E114" t="s">
+        <v>212</v>
+      </c>
+      <c r="F114" t="s">
+        <v>58</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H114" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>451</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>452</v>
+      </c>
+      <c r="D115" t="s">
+        <v>211</v>
+      </c>
+      <c r="E115" t="s">
+        <v>212</v>
+      </c>
+      <c r="F115" t="s">
+        <v>58</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H115" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>455</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>456</v>
+      </c>
+      <c r="D116" t="s">
+        <v>211</v>
+      </c>
+      <c r="E116" t="s">
+        <v>212</v>
+      </c>
+      <c r="F116" t="s">
+        <v>81</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H116" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>459</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>460</v>
+      </c>
+      <c r="D117" t="s">
+        <v>211</v>
+      </c>
+      <c r="E117" t="s">
+        <v>212</v>
+      </c>
+      <c r="F117" t="s">
+        <v>138</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H117" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>463</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>464</v>
+      </c>
+      <c r="D118" t="s">
+        <v>211</v>
+      </c>
+      <c r="E118" t="s">
+        <v>212</v>
+      </c>
+      <c r="F118" t="s">
+        <v>64</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H118" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>467</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>468</v>
+      </c>
+      <c r="D119" t="s">
+        <v>211</v>
+      </c>
+      <c r="E119" t="s">
+        <v>212</v>
+      </c>
+      <c r="F119" t="s">
+        <v>64</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H119" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>471</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>472</v>
+      </c>
+      <c r="D120" t="s">
+        <v>211</v>
+      </c>
+      <c r="E120" t="s">
+        <v>212</v>
+      </c>
+      <c r="F120" t="s">
+        <v>64</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H120" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>476</v>
+      </c>
+      <c r="D121" t="s">
+        <v>211</v>
+      </c>
+      <c r="E121" t="s">
+        <v>212</v>
+      </c>
+      <c r="F121" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H121" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>479</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>480</v>
+      </c>
+      <c r="D122" t="s">
+        <v>211</v>
+      </c>
+      <c r="E122" t="s">
+        <v>212</v>
+      </c>
+      <c r="F122" t="s">
+        <v>74</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H122" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>483</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>484</v>
+      </c>
+      <c r="D123" t="s">
+        <v>211</v>
+      </c>
+      <c r="E123" t="s">
+        <v>212</v>
+      </c>
+      <c r="F123" t="s">
+        <v>64</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H123" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>487</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>488</v>
+      </c>
+      <c r="D124" t="s">
+        <v>211</v>
+      </c>
+      <c r="E124" t="s">
+        <v>212</v>
+      </c>
+      <c r="F124" t="s">
+        <v>64</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H124" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>491</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>492</v>
+      </c>
+      <c r="D125" t="s">
+        <v>211</v>
+      </c>
+      <c r="E125" t="s">
+        <v>212</v>
+      </c>
+      <c r="F125" t="s">
+        <v>64</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H125" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>495</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>496</v>
+      </c>
+      <c r="D126" t="s">
+        <v>211</v>
+      </c>
+      <c r="E126" t="s">
+        <v>212</v>
+      </c>
+      <c r="F126" t="s">
+        <v>58</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H126" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>499</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>500</v>
+      </c>
+      <c r="D127" t="s">
+        <v>211</v>
+      </c>
+      <c r="E127" t="s">
+        <v>212</v>
+      </c>
+      <c r="F127" t="s">
+        <v>74</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H127" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>503</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>504</v>
+      </c>
+      <c r="E128" t="s">
+        <v>505</v>
+      </c>
+      <c r="F128" t="s">
+        <v>506</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H128" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>509</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>504</v>
+      </c>
+      <c r="E129" t="s">
+        <v>505</v>
+      </c>
+      <c r="F129" t="s">
+        <v>506</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H129" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>512</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>22</v>
+      </c>
+      <c r="D130" t="s">
+        <v>504</v>
+      </c>
+      <c r="E130" t="s">
+        <v>505</v>
+      </c>
+      <c r="F130" t="s">
+        <v>506</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>515</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131" t="s">
+        <v>504</v>
+      </c>
+      <c r="E131" t="s">
+        <v>505</v>
+      </c>
+      <c r="F131" t="s">
+        <v>506</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H131" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>518</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>32</v>
+      </c>
+      <c r="D132" t="s">
+        <v>504</v>
+      </c>
+      <c r="E132" t="s">
+        <v>505</v>
+      </c>
+      <c r="F132" t="s">
+        <v>506</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133" t="s">
+        <v>504</v>
+      </c>
+      <c r="E133" t="s">
+        <v>505</v>
+      </c>
+      <c r="F133" t="s">
+        <v>138</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H133" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>524</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" t="s">
+        <v>504</v>
+      </c>
+      <c r="E134" t="s">
+        <v>505</v>
+      </c>
+      <c r="F134" t="s">
+        <v>506</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H134" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>527</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>88</v>
+      </c>
+      <c r="D135" t="s">
+        <v>504</v>
+      </c>
+      <c r="E135" t="s">
+        <v>505</v>
+      </c>
+      <c r="F135" t="s">
+        <v>506</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H135" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>530</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>92</v>
+      </c>
+      <c r="D136" t="s">
+        <v>504</v>
+      </c>
+      <c r="E136" t="s">
+        <v>505</v>
+      </c>
+      <c r="F136" t="s">
+        <v>506</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H136" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>533</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>96</v>
+      </c>
+      <c r="D137" t="s">
+        <v>504</v>
+      </c>
+      <c r="E137" t="s">
+        <v>505</v>
+      </c>
+      <c r="F137" t="s">
+        <v>506</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H137" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>536</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>100</v>
+      </c>
+      <c r="D138" t="s">
+        <v>504</v>
+      </c>
+      <c r="E138" t="s">
+        <v>505</v>
+      </c>
+      <c r="F138" t="s">
+        <v>506</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H138" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>539</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>105</v>
+      </c>
+      <c r="D139" t="s">
+        <v>504</v>
+      </c>
+      <c r="E139" t="s">
+        <v>505</v>
+      </c>
+      <c r="F139" t="s">
+        <v>506</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H139" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>542</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>109</v>
+      </c>
+      <c r="D140" t="s">
+        <v>504</v>
+      </c>
+      <c r="E140" t="s">
+        <v>505</v>
+      </c>
+      <c r="F140" t="s">
+        <v>506</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H140" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>545</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>546</v>
+      </c>
+      <c r="E141" t="s">
+        <v>547</v>
+      </c>
+      <c r="F141" t="s">
+        <v>194</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H141" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>550</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>546</v>
+      </c>
+      <c r="E142" t="s">
+        <v>547</v>
+      </c>
+      <c r="F142" t="s">
+        <v>194</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H142" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>553</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" t="s">
+        <v>546</v>
+      </c>
+      <c r="E143" t="s">
+        <v>547</v>
+      </c>
+      <c r="F143" t="s">
+        <v>194</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H143" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>556</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>27</v>
+      </c>
+      <c r="D144" t="s">
+        <v>546</v>
+      </c>
+      <c r="E144" t="s">
+        <v>547</v>
+      </c>
+      <c r="F144" t="s">
+        <v>194</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H144" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>559</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>560</v>
+      </c>
+      <c r="E145" t="s">
+        <v>561</v>
+      </c>
+      <c r="F145" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H145" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>564</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" t="s">
+        <v>560</v>
+      </c>
+      <c r="E146" t="s">
+        <v>561</v>
+      </c>
+      <c r="F146" t="s">
+        <v>565</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H146" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>568</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" t="s">
+        <v>560</v>
+      </c>
+      <c r="E147" t="s">
+        <v>561</v>
+      </c>
+      <c r="F147" t="s">
+        <v>569</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H147" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>572</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>27</v>
+      </c>
+      <c r="D148" t="s">
+        <v>560</v>
+      </c>
+      <c r="E148" t="s">
+        <v>561</v>
+      </c>
+      <c r="F148" t="s">
+        <v>28</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H148" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>