--- v1 (2026-05-05)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1800" uniqueCount="845">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -144,50 +144,65 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira, Tiago Cesar Pereira</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 001 ao Substitutivo do Projeto de Lei 009 de 2026 - Tiago e Carla (assinado)</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 002 ao Substitutivo do Projeto de Lei 009 de 2026 - Tiago e Carla</t>
   </si>
   <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Flávio Junior Franco, Maria do Carmo de O. Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/792/emenda_aditiva_001_ao_projeto_de_lei_017_-_flavio_e_maria_do_carmo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva 001 ao Projeto de Lei 017/2026, pelos vereadores Flavio e Maria do Carmo</t>
+  </si>
+  <si>
     <t>612</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Antônio Gonçalves</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf</t>
   </si>
   <si>
     <t>Indica projeto de Lei, que autoriza a implementação do Programa Municipal de Oportunidade e Inclusão para Jovem Aprendiz, Pessoa com Deficiência ou Reabilitado</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf</t>
@@ -195,50 +210,62 @@
   <si>
     <t>Indicação 002 - Antônio Marcos, Maria do Carmo e Vagner - Indica a mudança de nomenclatura de Motorista do Setor Saúde para Condutor de Ambulância</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf</t>
   </si>
   <si>
     <t>Indicação 003 - José Antônio - Sugere ao Executivo Municipal a denominação do espaço do antigo coreto da Praça Brasil como “Praça Cultural – Praça do Povo José Celso de Moura”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>Tiago Cesar Pereira</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf</t>
   </si>
   <si>
     <t>Indicação 004 - Tiago - Sugere a criação de um Centro Municipal de Reabilitação</t>
   </si>
   <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_005_-_antonio_marcos_-_indica_projeto_de_lei_que_autoriza_o_executivo_municipal_a_instituir_a_brigada_municipal_de_incendio_e_emergencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica projeto de lei que Autoriza o Executivo Municipal a Instituir a Brigada Municipal de Incêndio e Emergências para atuar no Município de Campestre e dá outras providências.</t>
+  </si>
+  <si>
     <t>602</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Moção 001 - Carla e demais - Moção Honrosa à Tânia Maria Cândida Carvalho pelos 30 anos de relevantes serviços prestados ao Fórum de Campestre/MG</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Moção 002 - Carla e demais - Moção Honrosa à Alessandra Vieira da Costa Inês pelos 30 anos de relevantes serviços prestados ao Fórum de Campestre/MG</t>
@@ -276,53 +303,50 @@
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Maria do Carmo de O. Morais</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Moção 006 - Maria do Carmo e demais - Apelo ao apoio e à aprovação da PEC 19 (PEC da Enfermagem)</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf</t>
   </si>
   <si>
     <t>Moção 007 - Juvenil e demais - Pesares à família de Clarice Alves Lopes</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção 008 - Juvenil e demais - Pesares à família de Eliziário de Souza</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf</t>
   </si>
   <si>
     <t>Moção 009 - Maria do Carmo e demais - Pesares à família de Maria Célia Zanão</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf</t>
@@ -342,95 +366,89 @@
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf</t>
   </si>
   <si>
     <t>Moção 011 - Juliana, Tiago e demais - Pesares à família de Moisés Corrêa de Morais</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf</t>
   </si>
   <si>
     <t>Moção 012 - Maria do Carmo e demais - Pesares à família de Norival Marçal da Cruz</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Antônio Marcos da Cunha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf</t>
   </si>
   <si>
     <t>Moção 013 - Antônio Marcos e demais - Pesares à família de Doutor Amaro Themiscitocle Alencar Ferreira (Plenário)</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Lutero Luciano Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf</t>
   </si>
   <si>
     <t>Moção 014 - Juliana, Lutero e demais - Moção Honrosa ao Dr. Guilherme Ferreira Rocha</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf</t>
   </si>
   <si>
     <t>Moção 015 - Tiago, Carla e demais - Moção Honrosa à Sônia das Graças Borges Barra.docx</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Flávio Junior Franco, Maria do Carmo de O. Morais</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção 016 - Maria do Carmo, Flávio e demais - Moção de Agradecimento</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf</t>
   </si>
   <si>
     <t>Moção 017 - Juvenil e demais - Pesares à família de Izaura Muniz</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Márcio José Franco</t>
@@ -579,113 +597,434 @@
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Moção 029 - Todos os vereadores - Homenagem ao casal João e Antônia Viana, reconhecendo-os como exemplo vivo de família e cidadãos do Município</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf</t>
   </si>
   <si>
     <t>Moção 030 - Maria do Carmo e demais - Pesares à família de Clara Rabelo do Lago</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/747/mocao_031_-_tiago_e_demais_-_mocao_de_repudio_a_postura_autoritaria_e_ao_cerceamento_da_palavra_praticado_pela_presidente_da_camara_sra._juliana_ipolita_nogueira_franco.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Moção 031 - Tiago e demais - Moção de Repúdio à postura autoritária e ao cerceamento da palavra praticado pela Presidente da Câmara, Sra. Juliana</t>
   </si>
   <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/777/mocao_032_-_jose_antonio_e_demais_-_pesares_a_familia_de_joao_aparecido_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Moção 032 - José Antônio e demais - Pesares à família de João Aparecido de Oliveira</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/778/mocao_033_-_jose_antonio_e_demais_-_pesares_a_familia_de_cecilia_muniz_botelho.pdf</t>
+  </si>
+  <si>
+    <t>Moção 033 - José Antônio e demais - Pesares à família de Cecília Muniz Botelho</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/779/mocao_034_-_juliana_jose_antonio_lutero_e_demais_-_congratulacoes_a_equipe_de_imunizacao_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Moção 034 - Juliana, José Antônio, Lutero e demais - Congratulações à Equipe de Imunização Municipal</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/785/mocao_035_-_marcio_e_demais_-_pesares_a_familia_de_joao_marques_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção 035 - Marcio e demais - Pesares à família de João Marques da Silva</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/786/mocao_036_-_marcio_e_demais_-_pesares_a_familia_de_fernanda_aparecida_borges_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Moção 036 - Marcio e demais - Pesares à família de Fernanda Aparecida Borges Nunes</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/787/mocao_037_-_tiago_e_demais_-_pesares_a_familia_de_delvechio_de_souza_costa.pdf</t>
+  </si>
+  <si>
+    <t>Moção 037 - Tiago e demais - Pesares à família de Delvechio de Souza Costa</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/801/mocao_038_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_luiz_gabriel_rodrigues_pereira_pela_medalha_de_prata.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 038 - Juliana, José Antonio, Lutero e demais - Moção de congratulação a Luiz Gabriel Rodrigues Pereira pela medalha de prata.docx</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/802/mocao_039_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 039 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à equipe de Handebol Masculino Módulo 1.docx</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/803/mocao_040_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_ana_julia_pancracio_franco_pela_medalha_de_ouro.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 040 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à Ana Julia Pancracio Franco pela medalha de ouro.docx</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/804/mocao_041_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_ana_clara_oliveira_da_silva_pela_medalha_de_bronze.pdf</t>
+  </si>
+  <si>
+    <t>Moção 041 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à Ana Clara Oliveira da Silva pela medalha de bronze.docx</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/805/mocao_042_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 042 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à equipe de Handebol Masculino Módulo 1.docx</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/806/mocao_043_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_feminino_modulo_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 043 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à equipe de Handebol Feminino Módulo 1.docx</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/807/mocao_044_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_beatriz_souza_pereira_pela_medalha_de_ouro.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção 044 - Juliana, José Antonio, Lutero e demais - Moção de congratulação à Beatriz Souza Pereira pela medalha de ouro.docx</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/808/mocao_045_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_joao_lucas_muniz_pela_medalha_de_ouro.pdf</t>
+  </si>
+  <si>
+    <t>Moção 045 - Juliana, José Antonio, Lutero e demais - Moção de congratulação a João Lucas Muniz pela medalha de ouro.docx</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_046_-_tiago_e_demais_-_pesares_a_familia_de_edson_borges_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Moção 046 - Tiago e demais - Pesares à família de Édson Borges de Araújo</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/813/mocao_047_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_eloy_sartini.pdf</t>
+  </si>
+  <si>
+    <t>Moção 047 - Juliana, José Antonio, Lutero e demais - Moção de congratulação ao treinador Eloy Sartini</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/814/mocao_048_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_juliano_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção 048 - Juliana, José Antônio, Lutero e demais - Moção de congratulação ao treinador Juliano Silva</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/815/mocao_049_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_treinadora_maria_emilia_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Moção 049 - Juliana, José Antonio, Lutero e demais - Moção de congratulação a treinadora Maria Emília Almeida</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Flávio Junior Franco, Juvenil Benedito A. Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/816/mocao_050_-_juvenil_flavio_e_demais_-_mocao_de_congratulacoes_aos_organizadores_do_4o_desfile_de_carros_de_boi_do_bairro_pitangueiras.pdf</t>
+  </si>
+  <si>
+    <t>Moção 050 - Juvenil, Flavio e demais - Moção de Congratulações aos organizadores do 4º Desfile de carros de boi do bairro Pitangueiras</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/828/mocao_052_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_francisco_siqueira_de_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Moção 052 - Maria do Carmo e demais - Pesares aos familiares de Francisco Siqueira de Magalhães</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/829/mocao_053_-_marcio_e_demais_-_pesares_a_familia_de_derci_pires_eustaquio.pdf</t>
+  </si>
+  <si>
+    <t>Moção 053 - Marcio e demais - Pesares à família de Derci Pires Eustáquio</t>
+  </si>
+  <si>
     <t>591</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Organica</t>
   </si>
   <si>
     <t>Eliana Maria Muniz</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA “B” DO INCISO XVI DO ART. 84 DA LEI ORGÂNICA DO MUNICÍPIO PARA PERMITIR A ACUMULAÇÃO REMUNERADA DE UM CARGO DE PROFESSOR COM OUTRO DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição obrigatória de protocolo eletrônico, tramitação digital, transparência integral e tempestiva dos atos administrativos referentes a concessão de Auxílio-Transporte aos Estudantes de Cursos Superiores e Profissionalizantes aplicados fora do município. Aumento do percentual do valor a ser concedido para 70% no âmbito do Poder Executivo do Município de Campestre – MG. Revoga a Lei Municipal nº 2.088 de 06 de abril de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de estacionamento de veículos no interior e nas áreas de preservação da Praça Brasil, e dá outras providências</t>
   </si>
   <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>Antônio Marcos da Cunha, Flávio Junior Franco, Maria do Carmo de O. Morais</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_016_-_autoriza_o_poder_executivo_municipal_a_instituir_auxilio-funeral_aos_familiares_de_servidor_publico_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir assistência financeira, a título de auxílio-funeral, aos familiares ou dependentes de servidor público municipal falecido, no âmbito do Município de Campestre</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_lei_019_-_tiago_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_manutencao_e_retirada_de_fios_cabos_e_equipamentos_excedentes_fixados_em_postes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de alinhamento, manutenção e retirada de fios, cabos e equipamentos excedentes fixados em postes de energia elétrica e assemelhados instalados em vias públicas do Município de Campestre/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_incentivo_financeiro_referente_ao_componente_de_qualidade_da_atencao_primaria_a_saude_aps.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA APLICAÇÃO DO INCENTIVO FINANCEIRO REFERENTE AO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE (APS), DESTINADO ÀS EQUIPES DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF) EQUIPES DE ATENÇÃO PRIMÁRIA (EAP) E ESTRATÉGIA DE SAÚDE BUCAL (ESB), CONFORME DISPOSTO NA PORTARIA GM/MS Nº 3.493/2024, NO ÂMBITO DO MUNICÍPIO DE  CAMPESTRE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/810/projeto_de_lei_remanejamento_emendas_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REMANEJAMENTO DE PROGRAMAÇÕES DECORRENTES DE EMENDAS IMPOSITIVAS EM RAZÃO DE IMPEDIMENTOS TÉCNICOS INSUPERÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_de_lei_complementar_cargo_de_salva_vidas.pdf</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS DE SALVA-VIDAS DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>708</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 009 - Tiago e Carla - Dispõe sobre protocolo eletrônico, tramitação digital, transparência referentes ao Auxilio-Transporte (SUBSTITUTIVO) assinado</t>
   </si>
   <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/821/veto_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Razões de veto ao PL 13/2026.</t>
+  </si>
+  <si>
     <t>592</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de melhoria e recuperação da pavimentação asfáltica em diversas vias localizadas no Bairro Campinho.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de melhoria e recuperação da pavimentação asfáltica em diversas vias localizadas no Bairro Roseirinha</t>
   </si>
   <si>
     <t>594</t>
@@ -936,305 +1275,242 @@
   <si>
     <t>Requerimento 029 - Carla - Pede providências quanto aos inúmeros buracos existentes nas vias públicas do Município</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf</t>
   </si>
   <si>
     <t>Requerimento 030 - Juliana - Solicita instalação de uma lixeira comunitária na Rua Idair Alves de Almeida</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf</t>
   </si>
   <si>
     <t>Requerimento 031 - Tiago - Solicita providências urgentes para manutenção da estrada do Bairro Vargem do Rio (Vargem do Rio 2)</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf</t>
   </si>
   <si>
     <t>Requerimento 032 - Tiago - Solicita providências urgentes para manutenção de trechos nos bairros Milho Verde, Primos e Capituvas</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf</t>
   </si>
   <si>
     <t>Requerimento 033 - Tiago - Solicita construção de banheiro público na Avenida João Muniz Filho e adequação com sanitário adaptado no banheiro público Municipal na</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf</t>
   </si>
   <si>
     <t>034 - Vereadora Maria do Carmo - Solicita recapeamento asfáltico no Distrito de Posses e no Bairro Inhamal, e asfaltamento completo do Baixadão São Judas</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 035 - Carminha - Solicita reparo e manutenção em diversos pontos das estradas de terra que dão acesso ao Distrito de Posses e ao Bairro Roseirinha</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf</t>
   </si>
   <si>
     <t>Requerimento 036 - Carminha - Solicita cascalhamento no Morro Barra, bem como realize o planejamento técnico para o futuro calçamento ou asfaltamento</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf</t>
   </si>
   <si>
     <t>Requerimento 037 - Carla - Pede providências acerca dos mata-burros do município cujas solicitações de reparo ou construção foram protocoladas e ainda não atendidas</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf</t>
   </si>
   <si>
     <t>Requerimento 038 - Carla - Pede recapeamento e restauração asfáltica em vias do Município que se encontram em estado precário de conservação</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento 039 - Juninho - Pede melhorias nas estradas e cascalhamento do bairro Serrinha perto do Fernando Rosa</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento 040 - Lutero - Pede bebedouro no PSF Colinas para o grupo de terceira idade</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf</t>
   </si>
   <si>
     <t>Requerimento 041 - Tiago - Solicita refazimento urgente de manilhamento no Bairro Pião de Cima</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf</t>
   </si>
   <si>
     <t>Requerimento 042 - Tiago - Solicita providências urgenes no Bairro Baixadão São Judas</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento 043 - Juninho - Pede manutenção das estradas do bairro Estiva</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 044 - Juninho - Pede 500m de pavimentação de asfalto na estrada de acesso ao sítio Silva nas Posses</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Requerimento 045 - Juliana - Solicita operação tapa-buracos na Rua Honório Antônio dos Santos</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Requerimento 046 - Juliana - Solicita limpeza e a remoção imediata do excesso de pedras soltas na Rua Honório Antônio dos Santos</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 047 - Tiago - Solicita providências urgentes em relação à estrada rural que liga o bairro Coqueiros ao bairro Serrinha</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf</t>
   </si>
   <si>
     <t>Requerimento 048 - Carla - Pede redutores de velocidade na Rua da Chácara Melo na estrada da Vargem do Rio</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf</t>
   </si>
   <si>
     <t>Requerimento 049 - Tiago - Solicita providências urgentes e definitivas para solucionar o problema de rede de esgoto na Rua Izaltino Virgílio Franco em frente ao n° 76</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 050 - Tiago - Solicita providências urgentes para a realização de operação tapa-buracos na Rua Felipe Toledo e na Rua Travessa Bela Vista</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf</t>
   </si>
   <si>
     <t>Requerimento 051 - Carla - Pede a implantação de placas nominativas nas ruas do bairro Nova Campestre</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>052 - Vereadora Maria do Carmo - Solicita estudo Técnico para Implantação de Mão Única na Rua Mariana, Bairro Vila Rica</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf</t>
   </si>
   <si>
     <t>053 - Vereadora Maria do Carmo - Solicita Pavimentação com Bloquetes no Trecho do Morro da Máquina de Café</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf</t>
   </si>
   <si>
     <t>Requerimento 054 - Márcio - Pede passagem de máquinas na via sentido à propriedade do senhor Miguel Cachoeira no Córrego do Ouro</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf</t>
@@ -1521,50 +1797,401 @@
   <si>
     <t>746</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf</t>
   </si>
   <si>
     <t>Requerimento 079 - Tiago - Solicita providências urgentes para a Rua Élio Borges</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf</t>
   </si>
   <si>
     <t>Requerimento 080 - Juninho - Pede o alargamento da via na estrada do bairro Posses, nas proximidades da propriedade do senhor Joaquim Azevedo</t>
   </si>
   <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_081_-_juninho_-_pede_providencias_urgentes_no_morro_do_kelao_no_bairro_roseirinha.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 081 - Juninho - Pede providências urgentes no Morro do Kelão no bairro Roseirinha</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/756/requerimento_082_-_juninho_-_solicita_instalacao_de_uma_lixeira_publica_no_bairro_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 082 - Juninho - Solicita instalação de uma lixeira pública no Bairro Posses</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/757/requerimento_083_-_tiago_-_solicita_informacoes_acerca_do_cumprimento_da_lei_municipal_no_2.279_que_instituiu_o_calendario_oficial_de_eventos_do_municipio_de_campestre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 083 - Tiago - Solicita informações acerca do cumprimento da Lei Municipal nº 2.279, que instituiu o Calendário Oficial de Eventos do Município de Campestre</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/758/requerimento_084_-_tiago_-_solicita_providencias_urgentes_quanto_a_infraestrutura_e_seguranca_viaria_na_rua_miguel_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 084 - Tiago - Solicita providências urgentes quanto à infraestrutura e segurança viária na Rua Miguel Ramos</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/759/requerimento_085_-_tiago_-_solicita_providencias_urgentes_quanto_a_manutencao_das_estradas_rurais_do_bairro_lajeado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 085 - Tiago - Solicita providências urgentes quanto à manutenção das estradas rurais do Bairro Lajeado</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Flávio Junior Franco</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_086_-_flavio_-_solicita_a_realizacao_de_manutencao_das_estradas_dos_bairros_vangloria_e_sao_joao.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 086 - Flávio - Solicita a realização de manutenção das estradas dos bairros Vanglória e São João</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/766/requerimento_087_-_juninho_-_pede_construcao_de_uma_nova_rodoviaria_e_no_local_a_criacao_de_um_mercado_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 087 - Juninho - Pede construção de uma nova rodoviária, e no local a criação de um mercado municipal</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/767/requerimento_088_-_juninho_-_pede_estudo_de_viabilidade_para_criacao_e_organizacao_de_um_distrito_industrial_em_nosso_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 088 - Juninho - Pede estudo de viabilidade para criação e organização de um distrito industrial em nosso município</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_089_-_juninho_-_pede_distribuicao_do_espaco_lago_e_ducca_para_pequenas_e_medias_empresas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 089 - Juninho - Pede distribuição do espaço Lago e Ducca para pequenas e médias empresas</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_090_-_tiago_-_solicita_providencias_urgentes_no_bairro_teixeiras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 090 - Tiago - Solicita providências urgentes no bairro Teixeiras</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_091_-_tiago_-_solicita_providencias_urgentes_para_realizacao_de_manutencao_das_estradas_rurais_dos_bairros_coqueiros_e_serrinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 091 - Tiago - Solicita providências urgentes para realização de manutenção das estradas rurais dos bairros Coqueiros e Serrinha</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/771/requerimento_092_-_juliana_-_pede_a_poda_de_uma_grande_arvore_localizada_no_trevo_da_rua_joaquim_alves.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 092 - Juliana - Pede a poda de uma grande árvore localizada no trevo da Rua Joaquim Alves</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/782/requerimento_093_-_carla_-_pede_providencias_sobre_situacao_de_caes_soltos_nas_vias_publicas_que_vem_atacando_moradores_motociclistas_ciclistas_e_veiculos..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 093 - Carla - Pede providências sobre situação de cães soltos nas vias públicas que vêm atacando moradores, motociclistas, ciclistas e veículos.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_094_-_carla_-_pede_providencias_sobre_exames_solicitados_as_gestantes_do_municipio_que_nao_estao_sendo_devidamente_agendados_e_realizados..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 094 - Carla - Pede providências sobre exames solicitados às gestantes do Município que não estão sendo devidamente agendados e realizados.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_095_-_carla_-_pede_providencias_acerca_das_reclamacoes_relacionadas_a_rede_de_esgoto_na_coab_i_e_na_rua_isaltino_virgilio_franco.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 095 - Carla - Pede providências acerca das reclamações relacionadas à rede de esgoto na COAB I e na Rua Isaltino Virgílio Franco</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/793/requerimento_096_-_tiago_-_solicita_informacoes_referentes_a_execucao_do_contrato_no_020-2025_oriundo_do_processo_administrativo_no_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 096 - Tiago - Solicita informações referentes a execução do Contrato nº 020-2025, oriundo do Processo Administrativo nº 020-2025</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/794/requerimento_097_-_juninho_-_pede_cascalhamento_do_morro_localizado_no_bairro_do_pepino.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 097 - Juninho - Pede cascalhamento do morro localizado no Bairro do Pepino</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/795/requerimento_098_-_juninho_-_pede_manutencao_da_estrada_com_patrolamento_e_cascalhamento_do_morro_localizado_no_bairro_milho_verde.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 098 - Juninho - Pede manutenção da estrada com patrolamento e cascalhamento do morro localizado no Bairro Milho Verde</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/796/requerimento_099_-_carla_-_pede_providencias_urgentes_para_a_recuperacao_da_rua_miguel_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 099 - Carla - Pede providências urgentes para a recuperação da Rua Miguel Ramos</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_100_-_carla_-_pede_providencias_urgentes_para_sanar_o_vazamento_de_uma_caixa_de_esgoto_localizada_na_rua_pedro_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 100 - Carla - Pede providências urgentes para sanar o vazamento de uma caixa de esgoto localizada na esquina das ruas Pedro Ferreira e Miguel Ramos</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_101_-_carla_-_pede_resposta_acerca_dos_valores_pagos_por_municipes_para_obtencao_de_escrituras_de_imoveis_e_informacoes_sobre_a_situacao_do_cidade_legal.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 101 - Carla - Pede resposta acerca dos valores pagos por munícipes para obtenção de escrituras de imóveis e informações sobre a situaçao do Cidade Legal</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_102_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_dos_campos_e_aplicacao_de_cascalho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 102 - Juninho - Solicita melhorias nas estradas do Bairro dos Campos e aplicação de cascalho</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_103_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_vargem_do_rio_e_aplicacao_de_cascalho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 103 - Juninho - Solicita melhorias nas estradas do Bairro Vargem do Rio e aplicação de cascalho</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_104_-_carla_-_pede_pavimentacao_asfaltica_da_rua_vitoria_no_municipio_de_campestre.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 104 - Carla - Pede pavimentação asfáltica da Rua Vitória no Município de Campestre</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/825/requerimento_105_-_carla_-_pede_conclusao_de_patrolamento_e_cascalhamento_nas_vias_rurais_dos_bairros_inhamal_tijuco_preto_e_correias.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 105 - Carla - Pede conclusão de patrolamento e cascalhamento nas vias rurais dos bairros Inhamal, Tijuco Preto e Correias</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_106_-_carla_-_pede_providencias_para_tamponamento_de_buracos_da_rua_alameda_celso_moura_no_bairro_santa_lucia.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 106 - Carla - Pede providências para tamponamento de buracos da Rua Alameda Celso Moura, no Bairro Santa Lúcia</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_107_-_juliana_-_solicita_o_nome_de_todos_os_medicamentos_que_devem_ser_enviados_pelo_estado_e_nao_estao_sendo_enviados_pra_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 107 - Juliana - Solicita o nome de todos os medicamentos que devem ser enviados pelo Estado e não estão sendo enviados pra cidade</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_108_-_tiago_-_solicita_audiencia_publica_para_debater_sobre_a_portaria_mec_no_421_que_regulamenta_sobre_o_pneei_e_reneei.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 108 - Tiago - Solicita Audiência Pública para debater sobre a Portaria MEC nº 421 que regulamenta sobre o PNEEI e RENEEI</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_109_-_tiago_-_solicita_informacoes_e_providencias_sobre_aplicacao_da_lei_federal_no_15.326_no_ambito_da_rede_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 109 - Tiago - Solicita informações e providências sobre aplicação da Lei Federal nº 15.326 no âmbito da Rede Municipal</t>
+  </si>
+  <si>
     <t>606</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
     <t>Juliana Ipolita Nogueira Franco</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf</t>
   </si>
   <si>
     <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei Complementar nº 01/2026</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 162/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 2ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 11/02/2026.</t>
@@ -1647,138 +2274,322 @@
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 331/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 9ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 15/04/2026</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 343/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 10ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 22/04/2026</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 350/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 11ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 29/04/2026</t>
   </si>
   <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/762/of._401_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_82-2025_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei nº 082/2025</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/763/of._394_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_13_de_maio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofícios nº 394/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente da 12ª Reunião Ordinária da Câmara Municipal de Campestre, realizada no dia 13/05/2026</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/764/of._408_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_13_de_maio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 408/2026, de autoria da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal os requerimentos verbais apresentados nos termos do art. 137, VI, do Regimento Interno, durante a 12ª Reunião Ordinária da Câmara Municipal de Campestre, realizada em 13 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/775/of._417_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_20_de_maio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 417/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente e os requerimentos verbais apresentados nos termos do art. 137, VI, do Regimento Interno referentes a 13ª Reunião Ordinária realizada em 20 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/776/of._426_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_17-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei nº 017/2026</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/788/of._434_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_27_de_maio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 434/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente referente a 14ª Reunião Ordinária realizada em 27 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/809/of._453_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_03_de_junho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 453/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente referente a 15ª Reunião Ordinária realizada em 03 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/817/of._457_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_03_de_junho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 457/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o requerimento verbal apresentado nos termos do art. 137, VI, do Regimento Interno referente a 15ª Reunião Ordinária realizada em 3 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/819/of._459_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_10_de_junho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 459/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente referente a 16ª Reunião Ordinária realizada em 10 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/820/of._462_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_10_de_junho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 462/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o requerimento verbal apresentado nos termos do art. 137, VI, do Regimento Interno referente a 16ª Reunião Ordinária realizada em 10 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/830/of._479_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_17_de_junho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 479/2026, da Vereadora Juliana Ipólita Nogueira Franco, Presidente da Câmara Municipal de Campestre, encaminhando ao Executivo Municipal o expediente e o requerimento verbal, apresentado nos termos do art. 137, VI, do Regimento Interno, referentes a 17ª Reunião Ordinária realizada em 17 de junho de 2026.</t>
+  </si>
+  <si>
     <t>607</t>
   </si>
   <si>
     <t>OFE</t>
   </si>
   <si>
     <t>Ofício Executivo</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo prestando informações referentes ao Projeto de Lei Complementar nº 001/2026</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício Legislativo nº 189/2026 que solicita informações sobre o PLC 04/2026</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf</t>
   </si>
   <si>
     <t>Ofício 275/2026 do Executivo Municipal em resposta aos Ofícios n° 228/2026 e nº 265/2026 tratando de Informações sobre o Projeto de Lei Ordinária nº 7 de 2026.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf</t>
   </si>
   <si>
     <t>Ofício 031/2026 do Executivo Municipal em resposta ao Vereador Tiago Cesar Pereira encaminhando informações solicitadas</t>
   </si>
   <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/773/oficio__resposta_ao_oficio_no_401_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_82_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Resposta aos Ofícios n° 401/2026. Informações sobre o Projeto de Lei Ordinária nº 82 de 2025.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/791/oficio__68_resposta_ao_oficio_no_426_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_17_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta oficio 426/2026, referente ao PL 17/2026</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/799/oficio_69-2026-resposta_oficio.pdf</t>
+  </si>
+  <si>
+    <t>Resposta Ofício do PL 15/2026</t>
+  </si>
+  <si>
     <t>730</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf</t>
   </si>
   <si>
     <t>Redação Final elaborada pelos vereadores Lutero e José Antônio ao projeto de lei 08/2026</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Vagner Miranda Silvio</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf</t>
   </si>
   <si>
     <t>Redação Final pela Mesa Diretora do Projeto de Resolução 01/2026</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>José Antônio Gonçalves, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf</t>
   </si>
   <si>
     <t>Redação Final Elaborada pela Comissão de Legislação, Justiça e redação Final ao Projeto de Lei 010/2026 de autoria do Executivo Municipal que Autoriza a outorgar escrituras públicas de doação de lotes aos beneficiários das leis municipais</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 009 (Substitutivo)  - Tiago e Carla - Dispõe sobre protocolo eletrônico, tramitação digital, transparência referentes ao Auxilio-Transporte (REDAÇÃO FINAL assinada)</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_017_-_executivo_municipal_-_autoriza_a_utilizacao_das_fontes_de_recursos_de_excesso_de_arrecadacao_na_execucao_da_lei_orcamentaria_de_26_redacao_final_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final elaborada pela Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei nº 017/2026</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>AO</t>
+  </si>
+  <si>
+    <t>Anexo de Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/774/termo_de_cooperacao_tecnica_e_financeira_poco_fundo_mg_v1.pdf</t>
+  </si>
+  <si>
+    <t>Anexo ofício do executivo nº 58/2026</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/800/documentos.pdf</t>
+  </si>
+  <si>
+    <t>Anexo do ofício 069/2026</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>Anexo de Proposição</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/790/portaria_ms_3493.pdf</t>
+  </si>
+  <si>
+    <t>anexo do PL que "DISPÕE SOBRE A REGULAMENTAÇÃO DA APLICAÇÃO DO INCENTIVO FINANCEIRO REFERENTE AO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE (APS), DESTINADO ÀS EQUIPES DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF) EQUIPES DE ATENÇÃO PRIMÁRIA (EAP) E ESTRATÉGIA DE SAÚDE BUCAL (ESB), CONFORME DISPOSTO NA PORTARIA GM/MS Nº 3.493/2024, NO ÂMBITO DO MUNICÍPIO DE CAMPESTRE/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/811/oficios_camara.pdf</t>
+  </si>
+  <si>
+    <t>ANEXO DO PROJETO LEI QUE DISPÕE SOBRE O REMANEJAMENTO DE PROGRAMAÇÕES DECORRENTES DE EMENDAS IMPOSITIVAS EM RAZÃO DE_x000D_
+IMPEDIMENTOS TÉCNICOS INSUPERÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2082,56 +2893,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/747/mocao_031_-_tiago_e_demais_-_mocao_de_repudio_a_postura_autoritaria_e_ao_cerceamento_da_palavra_praticado_pela_presidente_da_camara_sra._juliana_ipolita_nogueira_franco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/792/emenda_aditiva_001_ao_projeto_de_lei_017_-_flavio_e_maria_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_005_-_antonio_marcos_-_indica_projeto_de_lei_que_autoriza_o_executivo_municipal_a_instituir_a_brigada_municipal_de_incendio_e_emergencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/777/mocao_032_-_jose_antonio_e_demais_-_pesares_a_familia_de_joao_aparecido_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/778/mocao_033_-_jose_antonio_e_demais_-_pesares_a_familia_de_cecilia_muniz_botelho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/779/mocao_034_-_juliana_jose_antonio_lutero_e_demais_-_congratulacoes_a_equipe_de_imunizacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/785/mocao_035_-_marcio_e_demais_-_pesares_a_familia_de_joao_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/786/mocao_036_-_marcio_e_demais_-_pesares_a_familia_de_fernanda_aparecida_borges_nunes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/787/mocao_037_-_tiago_e_demais_-_pesares_a_familia_de_delvechio_de_souza_costa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/801/mocao_038_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_luiz_gabriel_rodrigues_pereira_pela_medalha_de_prata.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/802/mocao_039_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/803/mocao_040_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_ana_julia_pancracio_franco_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/804/mocao_041_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_ana_clara_oliveira_da_silva_pela_medalha_de_bronze.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/805/mocao_042_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/806/mocao_043_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_feminino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/807/mocao_044_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_beatriz_souza_pereira_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/808/mocao_045_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_joao_lucas_muniz_pela_medalha_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_046_-_tiago_e_demais_-_pesares_a_familia_de_edson_borges_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/813/mocao_047_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_eloy_sartini.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/814/mocao_048_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_juliano_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/815/mocao_049_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_treinadora_maria_emilia_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/816/mocao_050_-_juvenil_flavio_e_demais_-_mocao_de_congratulacoes_aos_organizadores_do_4o_desfile_de_carros_de_boi_do_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/828/mocao_052_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_francisco_siqueira_de_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/829/mocao_053_-_marcio_e_demais_-_pesares_a_familia_de_derci_pires_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_016_-_autoriza_o_poder_executivo_municipal_a_instituir_auxilio-funeral_aos_familiares_de_servidor_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_lei_019_-_tiago_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_manutencao_e_retirada_de_fios_cabos_e_equipamentos_excedentes_fixados_em_postes_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_incentivo_financeiro_referente_ao_componente_de_qualidade_da_atencao_primaria_a_saude_aps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/810/projeto_de_lei_remanejamento_emendas_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_de_lei_complementar_cargo_de_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/821/veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_081_-_juninho_-_pede_providencias_urgentes_no_morro_do_kelao_no_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/756/requerimento_082_-_juninho_-_solicita_instalacao_de_uma_lixeira_publica_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/757/requerimento_083_-_tiago_-_solicita_informacoes_acerca_do_cumprimento_da_lei_municipal_no_2.279_que_instituiu_o_calendario_oficial_de_eventos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/758/requerimento_084_-_tiago_-_solicita_providencias_urgentes_quanto_a_infraestrutura_e_seguranca_viaria_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/759/requerimento_085_-_tiago_-_solicita_providencias_urgentes_quanto_a_manutencao_das_estradas_rurais_do_bairro_lajeado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_086_-_flavio_-_solicita_a_realizacao_de_manutencao_das_estradas_dos_bairros_vangloria_e_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/766/requerimento_087_-_juninho_-_pede_construcao_de_uma_nova_rodoviaria_e_no_local_a_criacao_de_um_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/767/requerimento_088_-_juninho_-_pede_estudo_de_viabilidade_para_criacao_e_organizacao_de_um_distrito_industrial_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_089_-_juninho_-_pede_distribuicao_do_espaco_lago_e_ducca_para_pequenas_e_medias_empresas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_090_-_tiago_-_solicita_providencias_urgentes_no_bairro_teixeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_091_-_tiago_-_solicita_providencias_urgentes_para_realizacao_de_manutencao_das_estradas_rurais_dos_bairros_coqueiros_e_serrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/771/requerimento_092_-_juliana_-_pede_a_poda_de_uma_grande_arvore_localizada_no_trevo_da_rua_joaquim_alves.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/782/requerimento_093_-_carla_-_pede_providencias_sobre_situacao_de_caes_soltos_nas_vias_publicas_que_vem_atacando_moradores_motociclistas_ciclistas_e_veiculos..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_094_-_carla_-_pede_providencias_sobre_exames_solicitados_as_gestantes_do_municipio_que_nao_estao_sendo_devidamente_agendados_e_realizados..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_095_-_carla_-_pede_providencias_acerca_das_reclamacoes_relacionadas_a_rede_de_esgoto_na_coab_i_e_na_rua_isaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/793/requerimento_096_-_tiago_-_solicita_informacoes_referentes_a_execucao_do_contrato_no_020-2025_oriundo_do_processo_administrativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/794/requerimento_097_-_juninho_-_pede_cascalhamento_do_morro_localizado_no_bairro_do_pepino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/795/requerimento_098_-_juninho_-_pede_manutencao_da_estrada_com_patrolamento_e_cascalhamento_do_morro_localizado_no_bairro_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/796/requerimento_099_-_carla_-_pede_providencias_urgentes_para_a_recuperacao_da_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_100_-_carla_-_pede_providencias_urgentes_para_sanar_o_vazamento_de_uma_caixa_de_esgoto_localizada_na_rua_pedro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_101_-_carla_-_pede_resposta_acerca_dos_valores_pagos_por_municipes_para_obtencao_de_escrituras_de_imoveis_e_informacoes_sobre_a_situacao_do_cidade_legal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_102_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_dos_campos_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_103_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_vargem_do_rio_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_104_-_carla_-_pede_pavimentacao_asfaltica_da_rua_vitoria_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/825/requerimento_105_-_carla_-_pede_conclusao_de_patrolamento_e_cascalhamento_nas_vias_rurais_dos_bairros_inhamal_tijuco_preto_e_correias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_106_-_carla_-_pede_providencias_para_tamponamento_de_buracos_da_rua_alameda_celso_moura_no_bairro_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_107_-_juliana_-_solicita_o_nome_de_todos_os_medicamentos_que_devem_ser_enviados_pelo_estado_e_nao_estao_sendo_enviados_pra_cidade.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_108_-_tiago_-_solicita_audiencia_publica_para_debater_sobre_a_portaria_mec_no_421_que_regulamenta_sobre_o_pneei_e_reneei.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_109_-_tiago_-_solicita_informacoes_e_providencias_sobre_aplicacao_da_lei_federal_no_15.326_no_ambito_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/762/of._401_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_82-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/763/of._394_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/764/of._408_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/775/of._417_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_20_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/776/of._426_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_17-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/788/of._434_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_27_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/809/of._453_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/817/of._457_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/819/of._459_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/820/of._462_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/830/of._479_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_17_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/773/oficio__resposta_ao_oficio_no_401_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/791/oficio__68_resposta_ao_oficio_no_426_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/799/oficio_69-2026-resposta_oficio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_017_-_executivo_municipal_-_autoriza_a_utilizacao_das_fontes_de_recursos_de_excesso_de_arrecadacao_na_execucao_da_lei_orcamentaria_de_26_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/774/termo_de_cooperacao_tecnica_e_financeira_poco_fundo_mg_v1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/800/documentos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/790/portaria_ms_3493.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/811/oficios_camara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="233.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="246" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2319,3680 +3130,5682 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>46</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" t="s">
         <v>63</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F23" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>104</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>108</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
         <v>109</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" t="s">
+      <c r="G25" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
         <v>122</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F31" t="s">
+        <v>83</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" t="s">
+        <v>72</v>
+      </c>
+      <c r="F32" t="s">
+        <v>139</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" t="s">
+        <v>144</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" t="s">
+        <v>72</v>
+      </c>
+      <c r="F34" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" t="s">
+        <v>72</v>
+      </c>
+      <c r="F35" t="s">
+        <v>52</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E36" t="s">
+        <v>72</v>
+      </c>
+      <c r="F36" t="s">
+        <v>90</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" t="s">
+        <v>72</v>
+      </c>
+      <c r="F37" t="s">
+        <v>90</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
         <v>162</v>
-      </c>
-[...19 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>71</v>
+      </c>
+      <c r="E38" t="s">
+        <v>72</v>
+      </c>
+      <c r="F38" t="s">
+        <v>165</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>71</v>
+      </c>
+      <c r="E39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39" t="s">
+        <v>73</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" t="s">
+        <v>72</v>
+      </c>
+      <c r="F40" t="s">
+        <v>90</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>72</v>
+      </c>
+      <c r="F41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" t="s">
+        <v>165</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
         <v>183</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43" t="s">
+        <v>72</v>
+      </c>
+      <c r="F43" t="s">
+        <v>186</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>188</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B44" t="s">
-[...5 lines deleted...]
-      <c r="D44" t="s">
+      <c r="H44" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>92</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
-        <v>198</v>
+        <v>71</v>
       </c>
       <c r="E45" t="s">
-        <v>199</v>
+        <v>72</v>
       </c>
       <c r="F45" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>200</v>
+        <v>131</v>
       </c>
       <c r="H45" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
+        <v>71</v>
+      </c>
+      <c r="E46" t="s">
+        <v>72</v>
+      </c>
+      <c r="F46" t="s">
+        <v>52</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D47" t="s">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="E47" t="s">
-        <v>207</v>
+        <v>72</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E48" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F48" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
+        <v>71</v>
+      </c>
+      <c r="E49" t="s">
+        <v>72</v>
+      </c>
+      <c r="F49" t="s">
+        <v>139</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E50" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F50" t="s">
-        <v>74</v>
+        <v>139</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>27</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E51" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F51" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E52" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F52" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>71</v>
+      </c>
+      <c r="E53" t="s">
+        <v>72</v>
+      </c>
+      <c r="F53" t="s">
+        <v>165</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E54" t="s">
+        <v>72</v>
+      </c>
+      <c r="F54" t="s">
+        <v>165</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>233</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E55" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H55" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>92</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E56" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F56" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>96</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>100</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E58" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>105</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E59" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F59" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>109</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E60" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F60" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>114</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E61" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F61" t="s">
-        <v>252</v>
+        <v>165</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>119</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E62" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F62" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>123</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E63" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F63" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E64" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>132</v>
+        <v>274</v>
       </c>
       <c r="D65" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E65" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>137</v>
+        <v>278</v>
       </c>
       <c r="D66" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="E66" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>139</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>211</v>
+        <v>282</v>
       </c>
       <c r="E67" t="s">
-        <v>212</v>
+        <v>283</v>
       </c>
       <c r="F67" t="s">
-        <v>74</v>
+        <v>284</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="D68" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="E68" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F68" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="H68" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="D69" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="E69" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="D70" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="E70" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
+        <v>296</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D71" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="E71" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F71" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="D72" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="E72" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F72" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="H72" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>305</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>152</v>
+      </c>
+      <c r="D73" t="s">
+        <v>288</v>
+      </c>
+      <c r="E73" t="s">
         <v>289</v>
       </c>
-      <c r="B73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>74</v>
+        <v>284</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>171</v>
+        <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>211</v>
+        <v>309</v>
       </c>
       <c r="E74" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
       <c r="F74" t="s">
-        <v>74</v>
+        <v>284</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="H74" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>211</v>
+        <v>314</v>
       </c>
       <c r="E75" t="s">
-        <v>212</v>
+        <v>315</v>
       </c>
       <c r="F75" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
+        <v>319</v>
       </c>
       <c r="E76" t="s">
-        <v>212</v>
+        <v>320</v>
       </c>
       <c r="F76" t="s">
-        <v>64</v>
+        <v>284</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="H76" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E77" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F77" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="H77" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E78" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="H78" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="D79" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E79" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F79" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="H79" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>312</v>
+        <v>27</v>
       </c>
       <c r="D80" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E80" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F80" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>313</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>314</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>337</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>316</v>
+        <v>32</v>
       </c>
       <c r="D81" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E81" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F81" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>320</v>
+        <v>36</v>
       </c>
       <c r="D82" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E82" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F82" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="H82" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>324</v>
+        <v>41</v>
       </c>
       <c r="D83" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E83" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F83" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="H83" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E84" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F84" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
       <c r="H84" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>332</v>
+        <v>100</v>
       </c>
       <c r="D85" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E85" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F85" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="H85" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>336</v>
+        <v>104</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E86" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F86" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="H86" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>340</v>
+        <v>108</v>
       </c>
       <c r="D87" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E87" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F87" t="s">
-        <v>252</v>
+        <v>83</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="H87" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>344</v>
+        <v>113</v>
       </c>
       <c r="D88" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E88" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="H88" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>348</v>
+        <v>117</v>
       </c>
       <c r="D89" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E89" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F89" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="H89" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>352</v>
+        <v>121</v>
       </c>
       <c r="D90" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E90" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F90" t="s">
-        <v>74</v>
+        <v>365</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="H90" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>356</v>
+        <v>126</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E91" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F91" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="H91" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>360</v>
+        <v>130</v>
       </c>
       <c r="D92" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E92" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F92" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="H92" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>134</v>
       </c>
       <c r="D93" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E93" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F93" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="H93" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>368</v>
+        <v>138</v>
       </c>
       <c r="D94" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E94" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F94" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="H94" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>372</v>
+        <v>143</v>
       </c>
       <c r="D95" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E95" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F95" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="H95" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>376</v>
+        <v>148</v>
       </c>
       <c r="D96" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E96" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F96" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="H96" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>380</v>
+        <v>152</v>
       </c>
       <c r="D97" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E97" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F97" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="H97" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>384</v>
+        <v>156</v>
       </c>
       <c r="D98" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E98" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F98" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="H98" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="D99" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E99" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F99" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="H99" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>392</v>
+        <v>164</v>
       </c>
       <c r="D100" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E100" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F100" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>396</v>
+        <v>169</v>
       </c>
       <c r="D101" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E101" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F101" t="s">
-        <v>133</v>
+        <v>399</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="H101" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>400</v>
+        <v>173</v>
       </c>
       <c r="D102" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E102" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F102" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="H102" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>404</v>
+        <v>177</v>
       </c>
       <c r="D103" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E103" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F103" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H103" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>408</v>
+        <v>181</v>
       </c>
       <c r="D104" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E104" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F104" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H104" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>411</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
+        <v>185</v>
+      </c>
+      <c r="D105" t="s">
+        <v>324</v>
+      </c>
+      <c r="E105" t="s">
+        <v>325</v>
+      </c>
+      <c r="F105" t="s">
+        <v>73</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="D105" t="s">
-[...8 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>414</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>190</v>
+      </c>
+      <c r="D106" t="s">
+        <v>324</v>
+      </c>
+      <c r="E106" t="s">
+        <v>325</v>
+      </c>
+      <c r="F106" t="s">
+        <v>144</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="H106" t="s">
         <v>416</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>194</v>
+      </c>
+      <c r="D107" t="s">
+        <v>324</v>
+      </c>
+      <c r="E107" t="s">
+        <v>325</v>
+      </c>
+      <c r="F107" t="s">
+        <v>63</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H107" t="s">
         <v>419</v>
-      </c>
-[...19 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>424</v>
+        <v>197</v>
       </c>
       <c r="D108" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E108" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F108" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="H108" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>428</v>
+        <v>201</v>
       </c>
       <c r="D109" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E109" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F109" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="H109" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>432</v>
+        <v>205</v>
       </c>
       <c r="D110" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E110" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F110" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="H110" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>436</v>
+        <v>209</v>
       </c>
       <c r="D111" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E111" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F111" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="H111" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>440</v>
+        <v>213</v>
       </c>
       <c r="D112" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E112" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F112" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="H112" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>444</v>
+        <v>217</v>
       </c>
       <c r="D113" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E113" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F113" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="H113" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>448</v>
+        <v>221</v>
       </c>
       <c r="D114" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E114" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F114" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="H114" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>452</v>
+        <v>225</v>
       </c>
       <c r="D115" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E115" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F115" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="H115" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>456</v>
+        <v>229</v>
       </c>
       <c r="D116" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E116" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F116" t="s">
-        <v>81</v>
+        <v>365</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="H116" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>460</v>
+        <v>233</v>
       </c>
       <c r="D117" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E117" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F117" t="s">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="H117" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>464</v>
+        <v>237</v>
       </c>
       <c r="D118" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E118" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F118" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="H118" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>468</v>
+        <v>241</v>
       </c>
       <c r="D119" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E119" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F119" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="H119" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>472</v>
+        <v>245</v>
       </c>
       <c r="D120" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E120" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F120" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="H120" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>476</v>
+        <v>249</v>
       </c>
       <c r="D121" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E121" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F121" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="H121" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>480</v>
+        <v>253</v>
       </c>
       <c r="D122" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E122" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F122" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="H122" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>484</v>
+        <v>257</v>
       </c>
       <c r="D123" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E123" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F123" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="H123" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>488</v>
+        <v>261</v>
       </c>
       <c r="D124" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E124" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F124" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="H124" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>492</v>
+        <v>265</v>
       </c>
       <c r="D125" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E125" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F125" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="H125" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>496</v>
+        <v>269</v>
       </c>
       <c r="D126" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E126" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F126" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="H126" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="D127" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E127" t="s">
-        <v>212</v>
+        <v>325</v>
       </c>
       <c r="F127" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="H127" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>274</v>
       </c>
       <c r="D128" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E128" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F128" t="s">
-        <v>506</v>
+        <v>90</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="H128" t="s">
-        <v>508</v>
+        <v>483</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>17</v>
+        <v>278</v>
       </c>
       <c r="D129" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E129" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F129" t="s">
-        <v>506</v>
+        <v>90</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>510</v>
+        <v>485</v>
       </c>
       <c r="H129" t="s">
-        <v>511</v>
+        <v>486</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>488</v>
       </c>
       <c r="D130" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E130" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F130" t="s">
-        <v>506</v>
+        <v>139</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="H130" t="s">
-        <v>514</v>
+        <v>490</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>515</v>
+        <v>491</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>27</v>
+        <v>492</v>
       </c>
       <c r="D131" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E131" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F131" t="s">
-        <v>506</v>
+        <v>139</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="H131" t="s">
-        <v>517</v>
+        <v>494</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>518</v>
+        <v>495</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>496</v>
       </c>
       <c r="D132" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E132" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F132" t="s">
-        <v>506</v>
+        <v>63</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="H132" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>521</v>
+        <v>499</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>500</v>
       </c>
       <c r="D133" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E133" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F133" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="H133" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>504</v>
       </c>
       <c r="D134" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E134" t="s">
+        <v>325</v>
+      </c>
+      <c r="F134" t="s">
+        <v>83</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>88</v>
+        <v>508</v>
       </c>
       <c r="D135" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E135" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F135" t="s">
-        <v>506</v>
+        <v>83</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="H135" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>92</v>
+        <v>512</v>
       </c>
       <c r="D136" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E136" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F136" t="s">
-        <v>506</v>
+        <v>144</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>531</v>
+        <v>513</v>
       </c>
       <c r="H136" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>533</v>
+        <v>515</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>96</v>
+        <v>516</v>
       </c>
       <c r="D137" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E137" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F137" t="s">
-        <v>506</v>
+        <v>63</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="H137" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>100</v>
+        <v>520</v>
       </c>
       <c r="D138" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E138" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F138" t="s">
-        <v>506</v>
+        <v>83</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="H138" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>105</v>
+        <v>524</v>
       </c>
       <c r="D139" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E139" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F139" t="s">
-        <v>506</v>
+        <v>83</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="H139" t="s">
-        <v>541</v>
+        <v>526</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>109</v>
+        <v>528</v>
       </c>
       <c r="D140" t="s">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="E140" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="F140" t="s">
-        <v>506</v>
+        <v>83</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
       <c r="H140" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>532</v>
       </c>
       <c r="D141" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="E141" t="s">
-        <v>547</v>
+        <v>325</v>
       </c>
       <c r="F141" t="s">
-        <v>194</v>
+        <v>90</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="H141" t="s">
-        <v>549</v>
+        <v>534</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>550</v>
+        <v>535</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>536</v>
       </c>
       <c r="D142" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="E142" t="s">
-        <v>547</v>
+        <v>325</v>
       </c>
       <c r="F142" t="s">
-        <v>194</v>
+        <v>63</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="H142" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>22</v>
+        <v>540</v>
       </c>
       <c r="D143" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="E143" t="s">
-        <v>547</v>
+        <v>325</v>
       </c>
       <c r="F143" t="s">
-        <v>194</v>
+        <v>63</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="H143" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>27</v>
+        <v>544</v>
       </c>
       <c r="D144" t="s">
+        <v>324</v>
+      </c>
+      <c r="E144" t="s">
+        <v>325</v>
+      </c>
+      <c r="F144" t="s">
+        <v>63</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H144" t="s">
         <v>546</v>
-      </c>
-[...10 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>548</v>
       </c>
       <c r="D145" t="s">
-        <v>560</v>
+        <v>324</v>
       </c>
       <c r="E145" t="s">
-        <v>561</v>
+        <v>325</v>
       </c>
       <c r="F145" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="H145" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>17</v>
+        <v>552</v>
       </c>
       <c r="D146" t="s">
-        <v>560</v>
+        <v>324</v>
       </c>
       <c r="E146" t="s">
-        <v>561</v>
+        <v>325</v>
       </c>
       <c r="F146" t="s">
-        <v>565</v>
+        <v>144</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="H146" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>22</v>
+        <v>556</v>
       </c>
       <c r="D147" t="s">
-        <v>560</v>
+        <v>324</v>
       </c>
       <c r="E147" t="s">
-        <v>561</v>
+        <v>325</v>
       </c>
       <c r="F147" t="s">
-        <v>569</v>
+        <v>73</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="H147" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>559</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>560</v>
+      </c>
+      <c r="D148" t="s">
+        <v>324</v>
+      </c>
+      <c r="E148" t="s">
+        <v>325</v>
+      </c>
+      <c r="F148" t="s">
+        <v>73</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H148" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>563</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>564</v>
+      </c>
+      <c r="D149" t="s">
+        <v>324</v>
+      </c>
+      <c r="E149" t="s">
+        <v>325</v>
+      </c>
+      <c r="F149" t="s">
+        <v>73</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H149" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>567</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>568</v>
+      </c>
+      <c r="D150" t="s">
+        <v>324</v>
+      </c>
+      <c r="E150" t="s">
+        <v>325</v>
+      </c>
+      <c r="F150" t="s">
+        <v>63</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H150" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>571</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>572</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="D151" t="s">
+        <v>324</v>
+      </c>
+      <c r="E151" t="s">
+        <v>325</v>
+      </c>
+      <c r="F151" t="s">
+        <v>83</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H151" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>575</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>576</v>
+      </c>
+      <c r="D152" t="s">
+        <v>324</v>
+      </c>
+      <c r="E152" t="s">
+        <v>325</v>
+      </c>
+      <c r="F152" t="s">
+        <v>73</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H152" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>579</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>580</v>
+      </c>
+      <c r="D153" t="s">
+        <v>324</v>
+      </c>
+      <c r="E153" t="s">
+        <v>325</v>
+      </c>
+      <c r="F153" t="s">
+        <v>73</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H153" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>583</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>584</v>
+      </c>
+      <c r="D154" t="s">
+        <v>324</v>
+      </c>
+      <c r="E154" t="s">
+        <v>325</v>
+      </c>
+      <c r="F154" t="s">
+        <v>73</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H154" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>587</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>588</v>
+      </c>
+      <c r="D155" t="s">
+        <v>324</v>
+      </c>
+      <c r="E155" t="s">
+        <v>325</v>
+      </c>
+      <c r="F155" t="s">
+        <v>63</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H155" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>591</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>592</v>
+      </c>
+      <c r="D156" t="s">
+        <v>324</v>
+      </c>
+      <c r="E156" t="s">
+        <v>325</v>
+      </c>
+      <c r="F156" t="s">
+        <v>83</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H156" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>595</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>596</v>
+      </c>
+      <c r="D157" t="s">
+        <v>324</v>
+      </c>
+      <c r="E157" t="s">
+        <v>325</v>
+      </c>
+      <c r="F157" t="s">
+        <v>83</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H157" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>599</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>600</v>
+      </c>
+      <c r="D158" t="s">
+        <v>324</v>
+      </c>
+      <c r="E158" t="s">
+        <v>325</v>
+      </c>
+      <c r="F158" t="s">
+        <v>83</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H158" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>603</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>604</v>
+      </c>
+      <c r="D159" t="s">
+        <v>324</v>
+      </c>
+      <c r="E159" t="s">
+        <v>325</v>
+      </c>
+      <c r="F159" t="s">
+        <v>63</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H159" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>607</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>608</v>
+      </c>
+      <c r="D160" t="s">
+        <v>324</v>
+      </c>
+      <c r="E160" t="s">
+        <v>325</v>
+      </c>
+      <c r="F160" t="s">
+        <v>63</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H160" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>611</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>612</v>
+      </c>
+      <c r="D161" t="s">
+        <v>324</v>
+      </c>
+      <c r="E161" t="s">
+        <v>325</v>
+      </c>
+      <c r="F161" t="s">
+        <v>63</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H161" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>615</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>616</v>
+      </c>
+      <c r="D162" t="s">
+        <v>324</v>
+      </c>
+      <c r="E162" t="s">
+        <v>325</v>
+      </c>
+      <c r="F162" t="s">
+        <v>617</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H162" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>620</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>621</v>
+      </c>
+      <c r="D163" t="s">
+        <v>324</v>
+      </c>
+      <c r="E163" t="s">
+        <v>325</v>
+      </c>
+      <c r="F163" t="s">
+        <v>83</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H163" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>624</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>625</v>
+      </c>
+      <c r="D164" t="s">
+        <v>324</v>
+      </c>
+      <c r="E164" t="s">
+        <v>325</v>
+      </c>
+      <c r="F164" t="s">
+        <v>83</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H164" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>628</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>629</v>
+      </c>
+      <c r="D165" t="s">
+        <v>324</v>
+      </c>
+      <c r="E165" t="s">
+        <v>325</v>
+      </c>
+      <c r="F165" t="s">
+        <v>83</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H165" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>632</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>633</v>
+      </c>
+      <c r="D166" t="s">
+        <v>324</v>
+      </c>
+      <c r="E166" t="s">
+        <v>325</v>
+      </c>
+      <c r="F166" t="s">
+        <v>63</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H166" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>636</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>637</v>
+      </c>
+      <c r="D167" t="s">
+        <v>324</v>
+      </c>
+      <c r="E167" t="s">
+        <v>325</v>
+      </c>
+      <c r="F167" t="s">
+        <v>63</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H167" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>640</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>641</v>
+      </c>
+      <c r="D168" t="s">
+        <v>324</v>
+      </c>
+      <c r="E168" t="s">
+        <v>325</v>
+      </c>
+      <c r="F168" t="s">
+        <v>144</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H168" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>644</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>645</v>
+      </c>
+      <c r="D169" t="s">
+        <v>324</v>
+      </c>
+      <c r="E169" t="s">
+        <v>325</v>
+      </c>
+      <c r="F169" t="s">
+        <v>73</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H169" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>648</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>649</v>
+      </c>
+      <c r="D170" t="s">
+        <v>324</v>
+      </c>
+      <c r="E170" t="s">
+        <v>325</v>
+      </c>
+      <c r="F170" t="s">
+        <v>73</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H170" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>652</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>653</v>
+      </c>
+      <c r="D171" t="s">
+        <v>324</v>
+      </c>
+      <c r="E171" t="s">
+        <v>325</v>
+      </c>
+      <c r="F171" t="s">
+        <v>73</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H171" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>656</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>657</v>
+      </c>
+      <c r="D172" t="s">
+        <v>324</v>
+      </c>
+      <c r="E172" t="s">
+        <v>325</v>
+      </c>
+      <c r="F172" t="s">
+        <v>63</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H172" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>660</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>661</v>
+      </c>
+      <c r="D173" t="s">
+        <v>324</v>
+      </c>
+      <c r="E173" t="s">
+        <v>325</v>
+      </c>
+      <c r="F173" t="s">
+        <v>83</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H173" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>664</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>665</v>
+      </c>
+      <c r="D174" t="s">
+        <v>324</v>
+      </c>
+      <c r="E174" t="s">
+        <v>325</v>
+      </c>
+      <c r="F174" t="s">
+        <v>83</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H174" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>668</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>669</v>
+      </c>
+      <c r="D175" t="s">
+        <v>324</v>
+      </c>
+      <c r="E175" t="s">
+        <v>325</v>
+      </c>
+      <c r="F175" t="s">
+        <v>73</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H175" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>672</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>673</v>
+      </c>
+      <c r="D176" t="s">
+        <v>324</v>
+      </c>
+      <c r="E176" t="s">
+        <v>325</v>
+      </c>
+      <c r="F176" t="s">
+        <v>73</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H176" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>676</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>677</v>
+      </c>
+      <c r="D177" t="s">
+        <v>324</v>
+      </c>
+      <c r="E177" t="s">
+        <v>325</v>
+      </c>
+      <c r="F177" t="s">
+        <v>73</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H177" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>680</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>681</v>
+      </c>
+      <c r="D178" t="s">
+        <v>324</v>
+      </c>
+      <c r="E178" t="s">
+        <v>325</v>
+      </c>
+      <c r="F178" t="s">
+        <v>83</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H178" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>684</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>685</v>
+      </c>
+      <c r="D179" t="s">
+        <v>324</v>
+      </c>
+      <c r="E179" t="s">
+        <v>325</v>
+      </c>
+      <c r="F179" t="s">
+        <v>83</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H179" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>688</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>689</v>
+      </c>
+      <c r="D180" t="s">
+        <v>324</v>
+      </c>
+      <c r="E180" t="s">
+        <v>325</v>
+      </c>
+      <c r="F180" t="s">
+        <v>73</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H180" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>692</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>693</v>
+      </c>
+      <c r="D181" t="s">
+        <v>324</v>
+      </c>
+      <c r="E181" t="s">
+        <v>325</v>
+      </c>
+      <c r="F181" t="s">
+        <v>73</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H181" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>696</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>697</v>
+      </c>
+      <c r="D182" t="s">
+        <v>324</v>
+      </c>
+      <c r="E182" t="s">
+        <v>325</v>
+      </c>
+      <c r="F182" t="s">
+        <v>73</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H182" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>700</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>701</v>
+      </c>
+      <c r="D183" t="s">
+        <v>324</v>
+      </c>
+      <c r="E183" t="s">
+        <v>325</v>
+      </c>
+      <c r="F183" t="s">
+        <v>144</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H183" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>704</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>705</v>
+      </c>
+      <c r="D184" t="s">
+        <v>324</v>
+      </c>
+      <c r="E184" t="s">
+        <v>325</v>
+      </c>
+      <c r="F184" t="s">
+        <v>63</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H184" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>708</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>709</v>
+      </c>
+      <c r="D185" t="s">
+        <v>324</v>
+      </c>
+      <c r="E185" t="s">
+        <v>325</v>
+      </c>
+      <c r="F185" t="s">
+        <v>63</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H185" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>712</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" t="s">
+        <v>713</v>
+      </c>
+      <c r="E186" t="s">
+        <v>714</v>
+      </c>
+      <c r="F186" t="s">
+        <v>715</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H186" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" t="s">
+        <v>713</v>
+      </c>
+      <c r="E187" t="s">
+        <v>714</v>
+      </c>
+      <c r="F187" t="s">
+        <v>715</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H187" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>721</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>22</v>
+      </c>
+      <c r="D188" t="s">
+        <v>713</v>
+      </c>
+      <c r="E188" t="s">
+        <v>714</v>
+      </c>
+      <c r="F188" t="s">
+        <v>715</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H188" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>724</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>27</v>
       </c>
-      <c r="D148" t="s">
-[...5 lines deleted...]
-      <c r="F148" t="s">
+      <c r="D189" t="s">
+        <v>713</v>
+      </c>
+      <c r="E189" t="s">
+        <v>714</v>
+      </c>
+      <c r="F189" t="s">
+        <v>715</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H189" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>727</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>32</v>
+      </c>
+      <c r="D190" t="s">
+        <v>713</v>
+      </c>
+      <c r="E190" t="s">
+        <v>714</v>
+      </c>
+      <c r="F190" t="s">
+        <v>715</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H190" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>730</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>36</v>
+      </c>
+      <c r="D191" t="s">
+        <v>713</v>
+      </c>
+      <c r="E191" t="s">
+        <v>714</v>
+      </c>
+      <c r="F191" t="s">
+        <v>144</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H191" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>733</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>41</v>
+      </c>
+      <c r="D192" t="s">
+        <v>713</v>
+      </c>
+      <c r="E192" t="s">
+        <v>714</v>
+      </c>
+      <c r="F192" t="s">
+        <v>715</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H192" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>736</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>45</v>
+      </c>
+      <c r="D193" t="s">
+        <v>713</v>
+      </c>
+      <c r="E193" t="s">
+        <v>714</v>
+      </c>
+      <c r="F193" t="s">
+        <v>715</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H193" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>739</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>100</v>
+      </c>
+      <c r="D194" t="s">
+        <v>713</v>
+      </c>
+      <c r="E194" t="s">
+        <v>714</v>
+      </c>
+      <c r="F194" t="s">
+        <v>715</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H194" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>742</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>104</v>
+      </c>
+      <c r="D195" t="s">
+        <v>713</v>
+      </c>
+      <c r="E195" t="s">
+        <v>714</v>
+      </c>
+      <c r="F195" t="s">
+        <v>715</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H195" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>745</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>108</v>
+      </c>
+      <c r="D196" t="s">
+        <v>713</v>
+      </c>
+      <c r="E196" t="s">
+        <v>714</v>
+      </c>
+      <c r="F196" t="s">
+        <v>715</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H196" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>748</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>113</v>
+      </c>
+      <c r="D197" t="s">
+        <v>713</v>
+      </c>
+      <c r="E197" t="s">
+        <v>714</v>
+      </c>
+      <c r="F197" t="s">
+        <v>715</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H197" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>751</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>117</v>
+      </c>
+      <c r="D198" t="s">
+        <v>713</v>
+      </c>
+      <c r="E198" t="s">
+        <v>714</v>
+      </c>
+      <c r="F198" t="s">
+        <v>715</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H198" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>754</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>121</v>
+      </c>
+      <c r="D199" t="s">
+        <v>713</v>
+      </c>
+      <c r="E199" t="s">
+        <v>714</v>
+      </c>
+      <c r="F199" t="s">
+        <v>715</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H199" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>757</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>126</v>
+      </c>
+      <c r="D200" t="s">
+        <v>713</v>
+      </c>
+      <c r="E200" t="s">
+        <v>714</v>
+      </c>
+      <c r="F200" t="s">
+        <v>715</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H200" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>760</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>130</v>
+      </c>
+      <c r="D201" t="s">
+        <v>713</v>
+      </c>
+      <c r="E201" t="s">
+        <v>714</v>
+      </c>
+      <c r="F201" t="s">
+        <v>715</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H201" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>763</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>134</v>
+      </c>
+      <c r="D202" t="s">
+        <v>713</v>
+      </c>
+      <c r="E202" t="s">
+        <v>714</v>
+      </c>
+      <c r="F202" t="s">
+        <v>715</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H202" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>766</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>138</v>
+      </c>
+      <c r="D203" t="s">
+        <v>713</v>
+      </c>
+      <c r="E203" t="s">
+        <v>714</v>
+      </c>
+      <c r="F203" t="s">
+        <v>144</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H203" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>769</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>143</v>
+      </c>
+      <c r="D204" t="s">
+        <v>713</v>
+      </c>
+      <c r="E204" t="s">
+        <v>714</v>
+      </c>
+      <c r="F204" t="s">
+        <v>715</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H204" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>772</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>148</v>
+      </c>
+      <c r="D205" t="s">
+        <v>713</v>
+      </c>
+      <c r="E205" t="s">
+        <v>714</v>
+      </c>
+      <c r="F205" t="s">
+        <v>715</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H205" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>775</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>152</v>
+      </c>
+      <c r="D206" t="s">
+        <v>713</v>
+      </c>
+      <c r="E206" t="s">
+        <v>714</v>
+      </c>
+      <c r="F206" t="s">
+        <v>715</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H206" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>778</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>156</v>
+      </c>
+      <c r="D207" t="s">
+        <v>713</v>
+      </c>
+      <c r="E207" t="s">
+        <v>714</v>
+      </c>
+      <c r="F207" t="s">
+        <v>715</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H207" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>781</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>160</v>
+      </c>
+      <c r="D208" t="s">
+        <v>713</v>
+      </c>
+      <c r="E208" t="s">
+        <v>714</v>
+      </c>
+      <c r="F208" t="s">
+        <v>715</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H208" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>784</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>164</v>
+      </c>
+      <c r="D209" t="s">
+        <v>713</v>
+      </c>
+      <c r="E209" t="s">
+        <v>714</v>
+      </c>
+      <c r="F209" t="s">
+        <v>715</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H209" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>787</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
+        <v>788</v>
+      </c>
+      <c r="E210" t="s">
+        <v>789</v>
+      </c>
+      <c r="F210" t="s">
+        <v>284</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H210" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>792</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>17</v>
+      </c>
+      <c r="D211" t="s">
+        <v>788</v>
+      </c>
+      <c r="E211" t="s">
+        <v>789</v>
+      </c>
+      <c r="F211" t="s">
+        <v>284</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H211" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>795</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>22</v>
+      </c>
+      <c r="D212" t="s">
+        <v>788</v>
+      </c>
+      <c r="E212" t="s">
+        <v>789</v>
+      </c>
+      <c r="F212" t="s">
+        <v>284</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H212" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>798</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>27</v>
+      </c>
+      <c r="D213" t="s">
+        <v>788</v>
+      </c>
+      <c r="E213" t="s">
+        <v>789</v>
+      </c>
+      <c r="F213" t="s">
+        <v>284</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H213" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>801</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>32</v>
+      </c>
+      <c r="D214" t="s">
+        <v>788</v>
+      </c>
+      <c r="E214" t="s">
+        <v>789</v>
+      </c>
+      <c r="F214" t="s">
+        <v>284</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H214" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>804</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>36</v>
+      </c>
+      <c r="D215" t="s">
+        <v>788</v>
+      </c>
+      <c r="E215" t="s">
+        <v>789</v>
+      </c>
+      <c r="F215" t="s">
+        <v>284</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H215" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>807</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>41</v>
+      </c>
+      <c r="D216" t="s">
+        <v>788</v>
+      </c>
+      <c r="E216" t="s">
+        <v>789</v>
+      </c>
+      <c r="F216" t="s">
+        <v>284</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H216" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>810</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>811</v>
+      </c>
+      <c r="E217" t="s">
+        <v>812</v>
+      </c>
+      <c r="F217" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H217" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>815</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>17</v>
+      </c>
+      <c r="D218" t="s">
+        <v>811</v>
+      </c>
+      <c r="E218" t="s">
+        <v>812</v>
+      </c>
+      <c r="F218" t="s">
+        <v>816</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H218" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>819</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" t="s">
+        <v>811</v>
+      </c>
+      <c r="E219" t="s">
+        <v>812</v>
+      </c>
+      <c r="F219" t="s">
+        <v>820</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H219" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>823</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>27</v>
+      </c>
+      <c r="D220" t="s">
+        <v>811</v>
+      </c>
+      <c r="E220" t="s">
+        <v>812</v>
+      </c>
+      <c r="F220" t="s">
         <v>28</v>
       </c>
-      <c r="G148" s="1" t="s">
-[...3 lines deleted...]
-        <v>574</v>
+      <c r="G220" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H220" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>826</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>32</v>
+      </c>
+      <c r="D221" t="s">
+        <v>811</v>
+      </c>
+      <c r="E221" t="s">
+        <v>812</v>
+      </c>
+      <c r="F221" t="s">
+        <v>28</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H221" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>829</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>10</v>
+      </c>
+      <c r="D222" t="s">
+        <v>830</v>
+      </c>
+      <c r="E222" t="s">
+        <v>831</v>
+      </c>
+      <c r="F222" t="s">
+        <v>284</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H222" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>834</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>17</v>
+      </c>
+      <c r="D223" t="s">
+        <v>830</v>
+      </c>
+      <c r="E223" t="s">
+        <v>831</v>
+      </c>
+      <c r="F223" t="s">
+        <v>284</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H223" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>837</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" t="s">
+        <v>838</v>
+      </c>
+      <c r="E224" t="s">
+        <v>839</v>
+      </c>
+      <c r="F224" t="s">
+        <v>284</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H224" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>842</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>17</v>
+      </c>
+      <c r="D225" t="s">
+        <v>838</v>
+      </c>
+      <c r="E225" t="s">
+        <v>839</v>
+      </c>
+      <c r="F225" t="s">
+        <v>284</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H225" t="s">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6100,50 +8913,127 @@
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>