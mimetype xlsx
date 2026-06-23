--- v2 (2026-06-21)
+++ v3 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1800" uniqueCount="845">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="869">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -855,50 +855,62 @@
   <si>
     <t>828</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/828/mocao_052_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_francisco_siqueira_de_magalhaes.pdf</t>
   </si>
   <si>
     <t>Moção 052 - Maria do Carmo e demais - Pesares aos familiares de Francisco Siqueira de Magalhães</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/829/mocao_053_-_marcio_e_demais_-_pesares_a_familia_de_derci_pires_eustaquio.pdf</t>
   </si>
   <si>
     <t>Moção 053 - Marcio e demais - Pesares à família de Derci Pires Eustáquio</t>
   </si>
   <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/833/mocao_054_-_tiago_e_demais_-_pesares_a_familia_de_divina_de_andrade_silva.doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção 054 - Tiago e demais - Pesares à família de Divina de Andrade Silva</t>
+  </si>
+  <si>
     <t>591</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Organica</t>
   </si>
   <si>
     <t>Eliana Maria Muniz</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA “B” DO INCISO XVI DO ART. 84 DA LEI ORGÂNICA DO MUNICÍPIO PARA PERMITIR A ACUMULAÇÃO REMUNERADA DE UM CARGO DE PROFESSOR COM OUTRO DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
@@ -936,50 +948,65 @@
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_lei_019_-_tiago_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_manutencao_e_retirada_de_fios_cabos_e_equipamentos_excedentes_fixados_em_postes_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento, manutenção e retirada de fios, cabos e equipamentos excedentes fixados em postes de energia elétrica e assemelhados instalados em vias públicas do Município de Campestre/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_incentivo_financeiro_referente_ao_componente_de_qualidade_da_atencao_primaria_a_saude_aps.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA APLICAÇÃO DO INCENTIVO FINANCEIRO REFERENTE AO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE (APS), DESTINADO ÀS EQUIPES DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF) EQUIPES DE ATENÇÃO PRIMÁRIA (EAP) E ESTRATÉGIA DE SAÚDE BUCAL (ESB), CONFORME DISPOSTO NA PORTARIA GM/MS Nº 3.493/2024, NO ÂMBITO DO MUNICÍPIO DE  CAMPESTRE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/810/projeto_de_lei_remanejamento_emendas_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REMANEJAMENTO DE PROGRAMAÇÕES DECORRENTES DE EMENDAS IMPOSITIVAS EM RAZÃO DE IMPEDIMENTOS TÉCNICOS INSUPERÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>PRES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_resolucao_002_-_mesa_diretora_-_autoriza_excepcionalmente_a_adocao_do_sistema_de_deliberacao_remota_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 002 - Mesa Diretora - Autoriza, excepcionalmente, a adoção do sistema de deliberação remota</t>
+  </si>
+  <si>
     <t>753</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_de_lei_complementar_cargo_de_salva_vidas.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE SALVA-VIDAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf</t>
@@ -1476,53 +1503,50 @@
   <si>
     <t>Requerimento 051 - Carla - Pede a implantação de placas nominativas nas ruas do bairro Nova Campestre</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>052 - Vereadora Maria do Carmo - Solicita estudo Técnico para Implantação de Mão Única na Rua Mariana, Bairro Vila Rica</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf</t>
   </si>
   <si>
     <t>053 - Vereadora Maria do Carmo - Solicita Pavimentação com Bloquetes no Trecho do Morro da Máquina de Café</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf</t>
   </si>
   <si>
     <t>Requerimento 054 - Márcio - Pede passagem de máquinas na via sentido à propriedade do senhor Miguel Cachoeira no Córrego do Ouro</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf</t>
   </si>
   <si>
     <t>Requerimento 055 - Márcio - Pede construção de mata-burro na divisa da propriedade do senhor Anselmo Muniz no Córrego do Ouro</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf</t>
@@ -2146,50 +2170,98 @@
     <t>Requerimento 107 - Juliana - Solicita o nome de todos os medicamentos que devem ser enviados pelo Estado e não estão sendo enviados pra cidade</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_108_-_tiago_-_solicita_audiencia_publica_para_debater_sobre_a_portaria_mec_no_421_que_regulamenta_sobre_o_pneei_e_reneei.pdf</t>
   </si>
   <si>
     <t>Requerimento 108 - Tiago - Solicita Audiência Pública para debater sobre a Portaria MEC nº 421 que regulamenta sobre o PNEEI e RENEEI</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_109_-_tiago_-_solicita_informacoes_e_providencias_sobre_aplicacao_da_lei_federal_no_15.326_no_ambito_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 109 - Tiago - Solicita informações e providências sobre aplicação da Lei Federal nº 15.326 no âmbito da Rede Municipal</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_110_-_juninho_-_pede_alargamento_da_estrada_na_curva_localizada_proxima_a_residencia_do_senhor_vantuir_no_bairro_tijuco_preto.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 110 - Juninho - Pede alargamento da estrada na curva localizada próxima à residência do senhor Vantuir no Bairro Tijuco Preto</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_111_-_carminha_-_pede_troca_de_lampadas_da_iluminacao_publica_na_rua_atras_do_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 111 - Carminha - Pede troca de lâmpadas da iluminação pública na rua atrás do Poliesportivo</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_112_-_carminha_-_pede_providencias_quanto_ao_transito_e_sinalizacao_viaria_no_centro_do_distrito_de_posses.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 112 - Carminha - Pede providências quanto ao trânsito e sinalização viária no centro do Distrito de Posses</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_113_-_carminha_-_pede_realizacao_de_audiencia_publica_com_a_cemig.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 113 - Carminha - Pede realização de audiência pública com a CEMIG</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
     <t>Juliana Ipolita Nogueira Franco</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf</t>
   </si>
   <si>
     <t>Ofício Legislativo solicitando informações referentes ao Projeto de Lei Complementar nº 01/2026</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf</t>
   </si>
@@ -2893,56 +2965,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/792/emenda_aditiva_001_ao_projeto_de_lei_017_-_flavio_e_maria_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_005_-_antonio_marcos_-_indica_projeto_de_lei_que_autoriza_o_executivo_municipal_a_instituir_a_brigada_municipal_de_incendio_e_emergencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/777/mocao_032_-_jose_antonio_e_demais_-_pesares_a_familia_de_joao_aparecido_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/778/mocao_033_-_jose_antonio_e_demais_-_pesares_a_familia_de_cecilia_muniz_botelho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/779/mocao_034_-_juliana_jose_antonio_lutero_e_demais_-_congratulacoes_a_equipe_de_imunizacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/785/mocao_035_-_marcio_e_demais_-_pesares_a_familia_de_joao_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/786/mocao_036_-_marcio_e_demais_-_pesares_a_familia_de_fernanda_aparecida_borges_nunes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/787/mocao_037_-_tiago_e_demais_-_pesares_a_familia_de_delvechio_de_souza_costa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/801/mocao_038_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_luiz_gabriel_rodrigues_pereira_pela_medalha_de_prata.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/802/mocao_039_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/803/mocao_040_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_ana_julia_pancracio_franco_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/804/mocao_041_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_ana_clara_oliveira_da_silva_pela_medalha_de_bronze.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/805/mocao_042_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/806/mocao_043_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_feminino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/807/mocao_044_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_beatriz_souza_pereira_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/808/mocao_045_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_joao_lucas_muniz_pela_medalha_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_046_-_tiago_e_demais_-_pesares_a_familia_de_edson_borges_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/813/mocao_047_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_eloy_sartini.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/814/mocao_048_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_juliano_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/815/mocao_049_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_treinadora_maria_emilia_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/816/mocao_050_-_juvenil_flavio_e_demais_-_mocao_de_congratulacoes_aos_organizadores_do_4o_desfile_de_carros_de_boi_do_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/828/mocao_052_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_francisco_siqueira_de_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/829/mocao_053_-_marcio_e_demais_-_pesares_a_familia_de_derci_pires_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_016_-_autoriza_o_poder_executivo_municipal_a_instituir_auxilio-funeral_aos_familiares_de_servidor_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_lei_019_-_tiago_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_manutencao_e_retirada_de_fios_cabos_e_equipamentos_excedentes_fixados_em_postes_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_incentivo_financeiro_referente_ao_componente_de_qualidade_da_atencao_primaria_a_saude_aps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/810/projeto_de_lei_remanejamento_emendas_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_de_lei_complementar_cargo_de_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/821/veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_081_-_juninho_-_pede_providencias_urgentes_no_morro_do_kelao_no_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/756/requerimento_082_-_juninho_-_solicita_instalacao_de_uma_lixeira_publica_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/757/requerimento_083_-_tiago_-_solicita_informacoes_acerca_do_cumprimento_da_lei_municipal_no_2.279_que_instituiu_o_calendario_oficial_de_eventos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/758/requerimento_084_-_tiago_-_solicita_providencias_urgentes_quanto_a_infraestrutura_e_seguranca_viaria_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/759/requerimento_085_-_tiago_-_solicita_providencias_urgentes_quanto_a_manutencao_das_estradas_rurais_do_bairro_lajeado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_086_-_flavio_-_solicita_a_realizacao_de_manutencao_das_estradas_dos_bairros_vangloria_e_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/766/requerimento_087_-_juninho_-_pede_construcao_de_uma_nova_rodoviaria_e_no_local_a_criacao_de_um_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/767/requerimento_088_-_juninho_-_pede_estudo_de_viabilidade_para_criacao_e_organizacao_de_um_distrito_industrial_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_089_-_juninho_-_pede_distribuicao_do_espaco_lago_e_ducca_para_pequenas_e_medias_empresas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_090_-_tiago_-_solicita_providencias_urgentes_no_bairro_teixeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_091_-_tiago_-_solicita_providencias_urgentes_para_realizacao_de_manutencao_das_estradas_rurais_dos_bairros_coqueiros_e_serrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/771/requerimento_092_-_juliana_-_pede_a_poda_de_uma_grande_arvore_localizada_no_trevo_da_rua_joaquim_alves.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/782/requerimento_093_-_carla_-_pede_providencias_sobre_situacao_de_caes_soltos_nas_vias_publicas_que_vem_atacando_moradores_motociclistas_ciclistas_e_veiculos..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_094_-_carla_-_pede_providencias_sobre_exames_solicitados_as_gestantes_do_municipio_que_nao_estao_sendo_devidamente_agendados_e_realizados..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_095_-_carla_-_pede_providencias_acerca_das_reclamacoes_relacionadas_a_rede_de_esgoto_na_coab_i_e_na_rua_isaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/793/requerimento_096_-_tiago_-_solicita_informacoes_referentes_a_execucao_do_contrato_no_020-2025_oriundo_do_processo_administrativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/794/requerimento_097_-_juninho_-_pede_cascalhamento_do_morro_localizado_no_bairro_do_pepino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/795/requerimento_098_-_juninho_-_pede_manutencao_da_estrada_com_patrolamento_e_cascalhamento_do_morro_localizado_no_bairro_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/796/requerimento_099_-_carla_-_pede_providencias_urgentes_para_a_recuperacao_da_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_100_-_carla_-_pede_providencias_urgentes_para_sanar_o_vazamento_de_uma_caixa_de_esgoto_localizada_na_rua_pedro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_101_-_carla_-_pede_resposta_acerca_dos_valores_pagos_por_municipes_para_obtencao_de_escrituras_de_imoveis_e_informacoes_sobre_a_situacao_do_cidade_legal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_102_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_dos_campos_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_103_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_vargem_do_rio_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_104_-_carla_-_pede_pavimentacao_asfaltica_da_rua_vitoria_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/825/requerimento_105_-_carla_-_pede_conclusao_de_patrolamento_e_cascalhamento_nas_vias_rurais_dos_bairros_inhamal_tijuco_preto_e_correias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_106_-_carla_-_pede_providencias_para_tamponamento_de_buracos_da_rua_alameda_celso_moura_no_bairro_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_107_-_juliana_-_solicita_o_nome_de_todos_os_medicamentos_que_devem_ser_enviados_pelo_estado_e_nao_estao_sendo_enviados_pra_cidade.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_108_-_tiago_-_solicita_audiencia_publica_para_debater_sobre_a_portaria_mec_no_421_que_regulamenta_sobre_o_pneei_e_reneei.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_109_-_tiago_-_solicita_informacoes_e_providencias_sobre_aplicacao_da_lei_federal_no_15.326_no_ambito_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/762/of._401_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_82-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/763/of._394_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/764/of._408_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/775/of._417_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_20_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/776/of._426_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_17-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/788/of._434_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_27_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/809/of._453_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/817/of._457_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/819/of._459_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/820/of._462_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/830/of._479_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_17_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/773/oficio__resposta_ao_oficio_no_401_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/791/oficio__68_resposta_ao_oficio_no_426_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/799/oficio_69-2026-resposta_oficio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_017_-_executivo_municipal_-_autoriza_a_utilizacao_das_fontes_de_recursos_de_excesso_de_arrecadacao_na_execucao_da_lei_orcamentaria_de_26_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/774/termo_de_cooperacao_tecnica_e_financeira_poco_fundo_mg_v1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/800/documentos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/790/portaria_ms_3493.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/811/oficios_camara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/610/emenda_modificativa_001_ao_projeto_de_emenda_a_lei_organica_001_-_juliana_carminha_lutero_ze_antonio_juvenil_flavio_vagner_e_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/660/emenda_modificativa_001_ao_projeto_de_lei_008_-_lutero_e_ze_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/704/emenda_modificativa_001_ao_projeto_de_projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/705/emenda_modificativa_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/706/emenda_aditiva_001_ao_projeto_de_lei_010_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/735/emenda_supressiva_001_ao_substitutivo_do_projeto_de_lei_009_de_2026_-_tiago_e_carla_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/736/emenda_supressiva_002_ao_substitutivo_do_projeto_de_lei_009_de_2026-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/792/emenda_aditiva_001_ao_projeto_de_lei_017_-_flavio_e_maria_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_001_-_jose_antonio_-_indica_projeto_de_lei_que_autoriza_a_implementacao_do_programa_municipal_de_oportunidade_e_inclusao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_002_-_antonio_marcos_maria_do_carmo_e_vagner_-_indica_a_mudanca_de_nomenclatura_de_motorista_do_setor_saude_para_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_003_-_jose_antonio_-_sugere_ao_executivo_municipal_a_denominacao_do_espaco_do_antigo_coreto_da_praca_brasil_como_praca_cultural__praca_do_povo_jose_celso_de_moura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_004_-_tiago_-_sugere_a_criacao_de_um_centro_municipal_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_005_-_antonio_marcos_-_indica_projeto_de_lei_que_autoriza_o_executivo_municipal_a_instituir_a_brigada_municipal_de_incendio_e_emergencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/602/mocao_001_-_carla_e_demais_-_mocao_honrosa_a_tania_maria_candida_carvalho_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/603/mocao_002_-_carla_e_demais_-_mocao_honrosa_a_alessandra_vieira_da_costa_ines_pelos_30_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/604/mocao_003_-_flavio_e_demais_-_congratulacoes_a_aluna_campestrense_maria_eduarda_gomes_pela_excelente_nota_na_redacao_do_enem_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/605/mocao_004_-_juvenil_e_demais_-_agradecimento_ao_executivo_municipal_pela_entrega_de_uniformes_com_faixas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_005_-_carla_e_demais_-_congratulacoes_a_aluna_campestrense_maria_laura_ferreira_silva_pela_sua_aprovacao_e_ingresso_no_ensino_superior.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_006_-_maria_do_carmo_e_demais_-_apelo_ao_apoio_e_a_aprovacao_da_pec_19_pec_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/653/mocao_007_-_juvenil_e_demais_-_pesares_a_familia_de_clarice_alves_lopes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_008_-_juvenil_e_demais_-_pesares_a_familia_de_eliziario_de_souza.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/656/mocao_009_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_maria_celia_zanao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_010_-_tiago_e_demais_-_pesares_a_familia_de_conrado_siqueira_simao_zenum.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/664/mocao_011_-_juliana_tiago_e_demais_-_pesares_a_familia_de_moises_correa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/666/mocao_012_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_norival_marcal_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/687/mocao_013_-_antonio_marcos_e_demais_-_pesares_a_familia_de_doutor_amaro_themiscitocle_alencar_ferreira_plenario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_014_-_juliana_lutero_e_demais_-_mocao_honrosa_ao_dr._guilherme_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/683/mocao_015_-_tiago_carla_e_demais_-_mocao_honrosa_a_sonia_das_gracas_borges_barra.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/691/mocao_017_-_juvenil_e_demais_-_pesares_a_familia_de_izaura_muniz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/690/mocao_018_-_marcio_e_demais_-_pesares_a_familia_de_jose_dos_santos_borges.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/693/mocao_019_-_juliana_e_demais_-_pesares_a_familia_de_vanderlei_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_020_-_tiago_e_demais_-_pesares_a_familia_de_dr._luis_zenun_junqueira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_021_-_jose_antonio_e_demais_-_pesares_a_familia_de_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/697/mocao_022_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_edivaldo_donizetti_da_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/709/mocao_023_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_reginaldo_de_lima_siqueira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/710/mocao_024_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_agradecimento_ao_tre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/716/mocao_025_-_carla_e_demais_-_pesares_a_familia_de_luis_felipe_mezzavilla.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/717/mocao_026_-_maria_do_carmo_demais_-_pesares_a_familia_de_fatima_isabel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_027_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_do_irmao_manasses_rosa_como_regente_regional_da_orquestra_da_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/727/mocao_028_-_juliana_jose_antonio_lutero_e_demais_-_felicitacao_pela_nomeacao_da_irma_raquel_ferreira_como_regente_municipal_da_orquestra_da_igreja_congregacao_crista_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/731/mocao_029_-_todos_os_vereadores_-_homenagem_ao_casal_joao_e_antonia_viana_reconhecendo-os_como_exemplo_vivo_de_familia_e_cidadaos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/740/mocao_030_-_maria_do_carmo_e_demais_-_pesares_a_familia_de_clara_rabelo_do_lago.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/777/mocao_032_-_jose_antonio_e_demais_-_pesares_a_familia_de_joao_aparecido_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/778/mocao_033_-_jose_antonio_e_demais_-_pesares_a_familia_de_cecilia_muniz_botelho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/779/mocao_034_-_juliana_jose_antonio_lutero_e_demais_-_congratulacoes_a_equipe_de_imunizacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/785/mocao_035_-_marcio_e_demais_-_pesares_a_familia_de_joao_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/786/mocao_036_-_marcio_e_demais_-_pesares_a_familia_de_fernanda_aparecida_borges_nunes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/787/mocao_037_-_tiago_e_demais_-_pesares_a_familia_de_delvechio_de_souza_costa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/801/mocao_038_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_luiz_gabriel_rodrigues_pereira_pela_medalha_de_prata.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/802/mocao_039_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/803/mocao_040_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_ana_julia_pancracio_franco_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/804/mocao_041_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_ana_clara_oliveira_da_silva_pela_medalha_de_bronze.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/805/mocao_042_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_masculino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/806/mocao_043_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_equipe_de_handebol_feminino_modulo_1.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/807/mocao_044_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_beatriz_souza_pereira_pela_medalha_de_ouro.docx.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/808/mocao_045_-_juliana_jose_antonio_lutero_e_demais_-_mocao_decongratulacao_a_joao_lucas_muniz_pela_medalha_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_046_-_tiago_e_demais_-_pesares_a_familia_de_edson_borges_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/813/mocao_047_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_eloy_sartini.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/814/mocao_048_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_ao_treinador_juliano_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/815/mocao_049_-_juliana_jose_antonio_lutero_e_demais_-_mocao_de_congratulacao_a_treinadora_maria_emilia_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/816/mocao_050_-_juvenil_flavio_e_demais_-_mocao_de_congratulacoes_aos_organizadores_do_4o_desfile_de_carros_de_boi_do_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/828/mocao_052_-_maria_do_carmo_e_demais_-_pesares_aos_familiares_de_francisco_siqueira_de_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/829/mocao_053_-_marcio_e_demais_-_pesares_a_familia_de_derci_pires_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/833/mocao_054_-_tiago_e_demais_-_pesares_a_familia_de_divina_de_andrade_silva.doc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/591/proposta_de_emenda_acumulacao_de_cargo_de_professor_com_outro_de_qq_natureza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_013_-_tiago_-_dispoe_sobre_a_proibicao_de_estacionamento_de_veiculos_no_interior_e_nas_areas_de_preservacao_da_praca_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_016_-_autoriza_o_poder_executivo_municipal_a_instituir_auxilio-funeral_aos_familiares_de_servidor_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_lei_019_-_tiago_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_manutencao_e_retirada_de_fios_cabos_e_equipamentos_excedentes_fixados_em_postes_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_incentivo_financeiro_referente_ao_componente_de_qualidade_da_atencao_primaria_a_saude_aps.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/810/projeto_de_lei_remanejamento_emendas_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_resolucao_002_-_mesa_diretora_-_autoriza_excepcionalmente_a_adocao_do_sistema_de_deliberacao_remota_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_de_lei_complementar_cargo_de_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/708/projeto_de_lei_009_-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/821/veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/592/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/593/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_004_-_carla_-_pede_cascalhamento_na_estrada_rural_que_da_acesso_aos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_005_-_carla_-_pede_melhorias_em_geral_na_area_da_saude_publica_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_006_-_carla_-_solicita_informacoes_sobre_o_abrigo_de_cachorros.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_007_-_lutero_e_ze_antonio_-_pede_a_compra_de_material_asfaltico_para_tamponamento_de_buracos_nas_zonas_urbana_e_rural_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_008_-_tiago_-_solicitacao_de_informacoes_e_documentos_referentes_a_prestacao_de_servicos_de_maquinas_pesadas_bobcat_e_retroescavadeira_via_consorcio_amar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_009_-_tiago_-_solicitacao_de_informacoes_sobre_a_retomada_dos_partos_destinacao_de_recurso_de_r_1_milhao_e_impedimentos_legaistecnicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_010_-_tiago_-_providencias_urgentes_quanto_a_recuperacao_de_vias_publicas_e_criterios_de_priorizacao_de_obras_asfalticas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_011_-_juninho_-_solicita_melhorias_no_asfalto_do_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_012_-_carla_-_solicita_seguranca_e_infraestrutura_na_rua_jose_da_silva_passos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_013_-_carla_-_solicita_manejo_de_bambuzal_na_rua_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_014_-_lutero_-_pede_a_recapiacao_asfaltica_do_bairro_bela_vista_bem_como_a_instalacao_de_redutores_de_velocidade_nas_vias_do_referido_bairro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_015_-_juliana_-_solicita_manutencao_em_calcamento_e_meio_fio_na_rua_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_016_-_juliana_-_solicita_servicos_de_manutencao_e_reparo_na_pavimentacao_da_rua_francisco_guerreiro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_017_-_juliana_-_solicita_lavagem_e_a_higienizacao_completa_das_caixas_dagua_de_todas_as_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_018_-_tiago_-_solicita_audiencia_publica_para_tratar_sobre_o_asfaltamento_dos_bairros_sao_judas_divisinha_e_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_019_-_tiago_-_solicita_o_cumprimento_da_lei_municipal_no_2.278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_020_-_juninho_-_solicita_servicos_de_rocagem_das_margens_das_estradas_localizadas_no_bairro_tres_barras.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_021_-_juninho_-_solicita_remocao_imediata_de_montes_de_terra_acumulados_na_estrada_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/632/requerimento_022_-_tiago_-_solicita_informacoes_acerca_da_empresa_contratada_para_prestar_servicos_na_area_de_saude_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_023_-_tiago_-_solicita_instalacao_de_lixeiras_em_diversos_pontos_estrategicos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/634/requerimento_024_-_tiago_-_solicita_informacoes_acerca_da_previsao_de_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/635/requerimento_025_-_juliana_e_juninho_-_solicitam_servicos_de_reparo_e_manutencao_da_pavimentacao_asfaltica_em_diversas_vias_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/636/requerimento_026_-_juninho_-_solicita_obras_de_recuperacao_e_infraestrutura_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/637/requerimento_027_-_juninho_-_solicita_aplicacao_de_cascalho_e_a_manutencao_das_vias_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/638/requerimento_028_-_carla_-_pede_esclarecimentos_sobre_terrenos_particulares_que_se_encontram_tomados_pelo_matagal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/639/requerimento_029_-_carla_-_pede_providencias_quanto_aos_inumeros_buracos_existentes_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/640/requerimento_030_-_juliana_-_solicita_instalacao_de_uma_lixeira_comunitaria_na_rua_idair_alves_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/643/requerimento_031_-_tiago_-_solicita_providencias_urgentes_para_manutencao_da_estrada_do_bairro_vargem_do_rio_vargem_do_rio_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/644/requerimento_032_-_tiago_-_solicita_providencias_urgentes_para_manutencao_de_trechos_nos_bairros_milho_verde_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/645/requerimento_033_-_tiago_-_solicita_construcao_de_banheiro_publico_na_avenida_joao_muniz_filho_e_adequacao_com_sanitario_adaptado_no_banheiro_publico_municipal_na.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/646/requerimento_034_-_carminha_-_solicita_recapeamento_asfaltico_no_distrito_de_posses_e_no_bairro_inhamal_e_asfaltamento_completo_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/647/requerimento_035_-_carminha_-_solicita_reparo_e_manutencao_em_diversos_pontos_das_estradas_de_terra_que_dao_acesso_ao_distrito_de_posses_e_ao_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/648/requerimento_036_-_carminha_-_solicita_cascalhamento_no_morro_barra_bem_como_realize_o_planejamento_tecnico_para_o_futuro_calcamento_ou_asfaltamento..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/649/requerimento_037_-_carla_-_pede_providencias_acerca_dos_mata-burros_do_municipio_cujas_solicitacoes_de_reparo_ou_construcao_foram_protocoladas_e_ainda_nao_atendidas..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_038_-_carla_-_pede_recapeamento_e_restauracao_asfaltica_em_vias_do_municipio_que_se_encontram_em_estado_precario_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_039_-_juninho_-_pede_melhorias_nas_estradas_e_cascalhamento_do_bairro_serrinha_perto_do_fernando_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/652/requerimento_040_-_lutero_-_pede_bebedouro_no_psf_colinas_para_o_grupo_de_terceira_idade_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_041_-_tiago_-_solicita_refazimento_urgente_de_manilhamento_no_bairro_piao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_042_-_tiago_-_solicita_providencias_urgenes_no_bairro_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_043_-_juninho_-_pede_manutencao_das_estradas_do_bairro_estiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_044_-_juninho_-_pede_500m_de_pavimentacao_de_asfalto_na_estrada_de_acesso_ao_sitio_silva_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/671/requerimento_045_-_juliana_-_solicita_operacao_tapa-buracos_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/672/requerimento_046_-_juliana_-_solicita_limpeza_e_a_remocao_imediata_do_excesso_de_pedras_soltas_na_rua_honorio_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/673/requerimento_047_-_tiago_-_solicita_providencias_urgentes_em_relacao_a_estrada_rural_que_liga_o_bairro_coqueiros_ao_bairro_serrinha.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/674/requerimento_048_-_carla_-_pede_redutores_de_velocidade_na_rua_da_chacara_melo_na_estrada_da_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/675/requerimento_049_-_tiago_-_solicita_providencias_urgentes_e_definitivas_para_solucionar_o_problema_de_rede_de_esgoto_na_rua_izaltino_virgilio_franco_em_frente_ao_n_76.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/676/requerimento_050_-_tiago_-_solicita_providencias_urgentes_para_a_realizacao_de_operacao_tapa-buracos_na_rua_felipe_toledo_e_na_rua_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/677/requerimento_051_-_carla_-_pede_a_implantacao_de_placas_nominativas_nas_ruas_do_bairro_nova_campestre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/679/requerimento_052_-_carminha_-_solicita_estudo_tecnico_para_implantacao_de_mao_unica_na_rua_mariana_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_053_-_carminha_-_solicita_pavimentacao_com_bloquetes_no_trecho_do_morro_da_maquina_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_054_-_marcio_-_pede_passagem_de_maquinas_na_via_sentido_a_propriedade_do_senhor_miguel_cachoeira_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/685/requerimento_055_-_marcio_-_pede_construcao_de_mata-burro_na_divisa_da_propriedade_do_senhor_anselmo_muniz_no_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_056_-_tiago_-_solicita_esclarecimentos_e_providencias_urgentes_quanto_a_realizacao_de_exames_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_057_-_juninho_-_pede_reinstalacao_de_um_redutor_no_bairro_rio_do_peixe_sentido_posses.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_058_-_juninho_-_pede_cascalhamento_no_morro_do_sitio_silva_no_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_059_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_antonio_olinto_nas_posses.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/702/requerimento_060_-_juliana_-_pede_instalacao_de_uma_lixeira_na_rua_isaac_simao_nas_proximidades_da_ponte_localizada_apos_o_barracao_do_lago_e_duca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_061_-_tiago_-_solicita_providencias_urgentes_quanto_a_situacao_da_rua_jose_salustiano_loiola_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/713/requerimento_062_-_juninho_-_pede_cascalhamento_no_morro_do_senhor_donizete_ribeiro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_063_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiofidico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_064_-_juninho_-_pede_com_urgencia_pelo_reabastecimento_de_soro_antiescorpionico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_065_-_carminha_-_solicita_atualizacao_do_regimento_interno_da_camara_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_066_-_tiago_-_solicitacao_de_providencias_urgentes_para_manutencao_e_recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/721/requerimento_067_-_tiago_-_solicitacao_de_informacoes_sobre_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/722/requerimento_068_-_tiago_-_solicitacao_de_informacoes_referente_a_concessao_de_cestas_basicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento_069-_carminha_-_extensao_do_horario_de_funcionamento_dos_banheiros_publicos_localizados_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_070_-_juliana_-_pede_a_pintura_de_oito_quebra-molas_localizados_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/732/requerimento_071_-_carla_-_pede_audiencia_publica_para_esclarecer_acerca_da_nao_entrega_dos_terrenos_do_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/733/requerimento_072_-_carla_-_pede_esclarecimentos_em_nome_de_moradores_que_questionam_sobre_partos_sendo_feitos_no_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_073_-_carla_-_pede_providencias_em_nome_de_produtores_rurais_de_capituvas_acerca_das_estradas_e_ponte_sentido_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/741/requerimento_074_-_tiago_-_solicita_a_implantacao_do_sistema_de_estacionamento_rotativo_pago_zona_azul_nas_vias_publicas_do_municipio_especialmente_na_regiao_central.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/742/requerimento_075_-_juninho_-_solicita_tamponamento_de_buracos_no_morro_localizado_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/743/requerimento_076_-_carla_-_pede_explicacoes_acerca_da_atual_situacao_do_abrigo_de_caes_localizado_na_area_do_antigo_lixao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_077_-_carla_-_pede_providencias_acerca_de_pessoas_em_situacao_de_rua_que_se_encontram_perto_dos_trailers_e_aos_fundos_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_078_-_carla_-_pede_esclarecimentos_acerca_da_situacao_do_transito_especialmente_quanto_a_definicao_de_sentido_mao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_079_-_tiago_-_solicita_providencias_urgentes_para_a_rua_elio_borges.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/748/requerimento_080_-_juninho_-_pede_o_alargamento_da_via_na_estrada_do_bairro_posses_nas_proximidades_da_propriedade_do_senhor_joaquim_azevedo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_081_-_juninho_-_pede_providencias_urgentes_no_morro_do_kelao_no_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/756/requerimento_082_-_juninho_-_solicita_instalacao_de_uma_lixeira_publica_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/757/requerimento_083_-_tiago_-_solicita_informacoes_acerca_do_cumprimento_da_lei_municipal_no_2.279_que_instituiu_o_calendario_oficial_de_eventos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/758/requerimento_084_-_tiago_-_solicita_providencias_urgentes_quanto_a_infraestrutura_e_seguranca_viaria_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/759/requerimento_085_-_tiago_-_solicita_providencias_urgentes_quanto_a_manutencao_das_estradas_rurais_do_bairro_lajeado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_086_-_flavio_-_solicita_a_realizacao_de_manutencao_das_estradas_dos_bairros_vangloria_e_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/766/requerimento_087_-_juninho_-_pede_construcao_de_uma_nova_rodoviaria_e_no_local_a_criacao_de_um_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/767/requerimento_088_-_juninho_-_pede_estudo_de_viabilidade_para_criacao_e_organizacao_de_um_distrito_industrial_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_089_-_juninho_-_pede_distribuicao_do_espaco_lago_e_ducca_para_pequenas_e_medias_empresas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_090_-_tiago_-_solicita_providencias_urgentes_no_bairro_teixeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_091_-_tiago_-_solicita_providencias_urgentes_para_realizacao_de_manutencao_das_estradas_rurais_dos_bairros_coqueiros_e_serrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/771/requerimento_092_-_juliana_-_pede_a_poda_de_uma_grande_arvore_localizada_no_trevo_da_rua_joaquim_alves.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/782/requerimento_093_-_carla_-_pede_providencias_sobre_situacao_de_caes_soltos_nas_vias_publicas_que_vem_atacando_moradores_motociclistas_ciclistas_e_veiculos..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_094_-_carla_-_pede_providencias_sobre_exames_solicitados_as_gestantes_do_municipio_que_nao_estao_sendo_devidamente_agendados_e_realizados..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_095_-_carla_-_pede_providencias_acerca_das_reclamacoes_relacionadas_a_rede_de_esgoto_na_coab_i_e_na_rua_isaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/793/requerimento_096_-_tiago_-_solicita_informacoes_referentes_a_execucao_do_contrato_no_020-2025_oriundo_do_processo_administrativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/794/requerimento_097_-_juninho_-_pede_cascalhamento_do_morro_localizado_no_bairro_do_pepino.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/795/requerimento_098_-_juninho_-_pede_manutencao_da_estrada_com_patrolamento_e_cascalhamento_do_morro_localizado_no_bairro_milho_verde.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/796/requerimento_099_-_carla_-_pede_providencias_urgentes_para_a_recuperacao_da_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_100_-_carla_-_pede_providencias_urgentes_para_sanar_o_vazamento_de_uma_caixa_de_esgoto_localizada_na_rua_pedro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_101_-_carla_-_pede_resposta_acerca_dos_valores_pagos_por_municipes_para_obtencao_de_escrituras_de_imoveis_e_informacoes_sobre_a_situacao_do_cidade_legal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_102_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_dos_campos_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_103_-_juninho_-_solicita_melhorias_nas_estradas_do_bairro_vargem_do_rio_e_aplicacao_de_cascalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_104_-_carla_-_pede_pavimentacao_asfaltica_da_rua_vitoria_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/825/requerimento_105_-_carla_-_pede_conclusao_de_patrolamento_e_cascalhamento_nas_vias_rurais_dos_bairros_inhamal_tijuco_preto_e_correias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_106_-_carla_-_pede_providencias_para_tamponamento_de_buracos_da_rua_alameda_celso_moura_no_bairro_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_107_-_juliana_-_solicita_o_nome_de_todos_os_medicamentos_que_devem_ser_enviados_pelo_estado_e_nao_estao_sendo_enviados_pra_cidade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_108_-_tiago_-_solicita_audiencia_publica_para_debater_sobre_a_portaria_mec_no_421_que_regulamenta_sobre_o_pneei_e_reneei.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_109_-_tiago_-_solicita_informacoes_e_providencias_sobre_aplicacao_da_lei_federal_no_15.326_no_ambito_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_110_-_juninho_-_pede_alargamento_da_estrada_na_curva_localizada_proxima_a_residencia_do_senhor_vantuir_no_bairro_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_111_-_carminha_-_pede_troca_de_lampadas_da_iluminacao_publica_na_rua_atras_do_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_112_-_carminha_-_pede_providencias_quanto_ao_transito_e_sinalizacao_viaria_no_centro_do_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_113_-_carminha_-_pede_realizacao_de_audiencia_publica_com_a_cemig.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/606/oficio_122-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/625/of._162_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/629/of._189_-_presidente_juliana_-_solicitacao_informacoes_sobre_plc_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/641/of._194_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_25_de_fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/659/of._225_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_4_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/665/of._243_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_11_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/667/of._265_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_007_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/686/of._272_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_18_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/712/of._302_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_1_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/718/of._310_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_8_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/739/of._331_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_15_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/738/of._343_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_22_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/750/of._350_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_29_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/762/of._401_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_82-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/763/of._394_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/764/of._408_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/775/of._417_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_20_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/776/of._426_-_presidente_juliana_-_solicitacao_informacoes_sobre_pl_17-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/788/of._434_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_27_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/809/of._453_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/817/of._457_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_03_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/819/of._459_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/820/of._462_-_presidente_juliana_-_encaminha_requerimentos_verbais_de_10_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/830/of._479_-_presidente_juliana_-_encaminha_expediente_da_reuniao_ordinaria_de_17_de_junho_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/607/oficio_23-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/630/oficio_25_2026_resposta_projeto_de_lei_complementar_reciprocidade_isencao_de_taxas_mg.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/668/oficio_275_2026__resposta_ao_oficio_no_228_e_265_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_7_de_2026_e_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/707/oficio_resposta_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/773/oficio__resposta_ao_oficio_no_401_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/791/oficio__68_resposta_ao_oficio_no_426_2026__informacoes_sobre_projeto_de_lei_ordinaria_n_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/799/oficio_69-2026-resposta_oficio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_008_-_executivo_municipal_-_altera_os_arts._2o_e_4o_da_lei_municipal_n._2.300_de_2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_resolucao_001_aprovado_-_mesa_diretora_-_institui_e_regulamenta_o_plano_de_contratacoes_anual_pca_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_010_-_executivo_municipal_-_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_009_substitutivo__-_tiago_e_carla_-_dispoe_sobre_protocolo_eletronico_tramitacao_digital_transparencia_referentes_ao_auxilio-transporte_redacao_final_assinada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_017_-_executivo_municipal_-_autoriza_a_utilizacao_das_fontes_de_recursos_de_excesso_de_arrecadacao_na_execucao_da_lei_orcamentaria_de_26_redacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/774/termo_de_cooperacao_tecnica_e_financeira_poco_fundo_mg_v1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/800/documentos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/790/portaria_ms_3493.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/811/oficios_camara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H225"/>
+  <dimension ref="A1:H231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="233.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="246" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4638,4174 +4710,4330 @@
       </c>
       <c r="D66" t="s">
         <v>71</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>139</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H66" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="D67" t="s">
-        <v>282</v>
+        <v>71</v>
       </c>
       <c r="E67" t="s">
+        <v>72</v>
+      </c>
+      <c r="F67" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="F67" t="s">
+      <c r="H67" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>286</v>
+      </c>
+      <c r="E68" t="s">
         <v>287</v>
       </c>
-      <c r="B68" t="s">
-[...5 lines deleted...]
-      <c r="D68" t="s">
+      <c r="F68" t="s">
         <v>288</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="F68" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>100</v>
+      </c>
+      <c r="D69" t="s">
         <v>292</v>
       </c>
-      <c r="B69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F69" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H69" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="D70" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E70" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F70" t="s">
-        <v>296</v>
+        <v>63</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H70" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>299</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="D71" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E71" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F71" t="s">
-        <v>63</v>
+        <v>300</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H71" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D72" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E72" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F72" t="s">
-        <v>284</v>
+        <v>63</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H72" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D73" t="s">
+        <v>292</v>
+      </c>
+      <c r="E73" t="s">
+        <v>293</v>
+      </c>
+      <c r="F73" t="s">
         <v>288</v>
       </c>
-      <c r="E73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H73" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="D74" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="E74" t="s">
+        <v>293</v>
+      </c>
+      <c r="F74" t="s">
+        <v>288</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="F74" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
         <v>313</v>
       </c>
-      <c r="B75" t="s">
-[...5 lines deleted...]
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>314</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="F75" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" t="s">
         <v>318</v>
       </c>
-      <c r="B76" t="s">
-[...5 lines deleted...]
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>319</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
+        <v>288</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="F76" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
+        <v>323</v>
+      </c>
+      <c r="E77" t="s">
         <v>324</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
+        <v>37</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="F77" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
         <v>328</v>
       </c>
-      <c r="B78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F78" t="s">
-        <v>83</v>
+        <v>288</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H78" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E79" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H79" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E80" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F80" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H80" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D81" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E81" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F81" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="H81" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D82" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E82" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F82" t="s">
         <v>73</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D83" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E83" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F83" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D84" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E84" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F84" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H84" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="D85" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E85" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F85" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H85" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="D86" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E86" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F86" t="s">
         <v>63</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D87" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E87" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F87" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H87" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D88" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E88" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F88" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="H88" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E89" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F89" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="H89" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="D90" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E90" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F90" t="s">
-        <v>365</v>
+        <v>73</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="H90" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D91" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E91" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F91" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="H91" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D92" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E92" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F92" t="s">
-        <v>144</v>
+        <v>374</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H92" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D93" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E93" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F93" t="s">
         <v>144</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="H93" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D94" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E94" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F94" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H94" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D95" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E95" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F95" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H95" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="D96" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E96" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F96" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="H96" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D97" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E97" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F97" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="H97" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D98" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E98" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F98" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="H98" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="D99" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E99" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F99" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="H99" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="D100" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E100" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F100" t="s">
         <v>63</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="H100" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="D101" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E101" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F101" t="s">
-        <v>399</v>
+        <v>63</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="H101" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="D102" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E102" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F102" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="H102" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D103" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E103" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F103" t="s">
-        <v>83</v>
+        <v>408</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H103" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="D104" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E104" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F104" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H104" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D105" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E105" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F105" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="H105" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="D106" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E106" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F106" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="H106" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="D107" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E107" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F107" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="H107" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D108" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E108" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F108" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="H108" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D109" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E109" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F109" t="s">
         <v>63</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="H109" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D110" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E110" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F110" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="H110" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D111" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E111" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F111" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="H111" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D112" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E112" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F112" t="s">
         <v>90</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="H112" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="D113" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E113" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F113" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H113" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D114" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E114" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F114" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="H114" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="D115" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E115" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F115" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H115" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="D116" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E116" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F116" t="s">
-        <v>365</v>
+        <v>73</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H116" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="D117" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E117" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F117" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D118" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E118" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F118" t="s">
-        <v>63</v>
+        <v>374</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="H118" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="D119" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E119" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F119" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="D120" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E120" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F120" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H120" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D121" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E121" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F121" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="H121" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D122" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E122" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F122" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="H122" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D123" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E123" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F123" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="H123" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D124" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E124" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F124" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="H124" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D125" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E125" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H125" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D126" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E126" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F126" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H126" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>478</v>
+        <v>265</v>
       </c>
       <c r="D127" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E127" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F127" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H127" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D128" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E128" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F128" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H128" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>278</v>
+        <v>487</v>
       </c>
       <c r="D129" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E129" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F129" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="H129" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>488</v>
+        <v>274</v>
       </c>
       <c r="D130" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E130" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F130" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="H130" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>492</v>
+        <v>278</v>
       </c>
       <c r="D131" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E131" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F131" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H131" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>496</v>
+        <v>282</v>
       </c>
       <c r="D132" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E132" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F132" t="s">
-        <v>63</v>
+        <v>139</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H132" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>499</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>500</v>
       </c>
       <c r="D133" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E133" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F133" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>501</v>
       </c>
       <c r="H133" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>503</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>504</v>
       </c>
       <c r="D134" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E134" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F134" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H134" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>507</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>508</v>
       </c>
       <c r="D135" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E135" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F135" t="s">
         <v>83</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H135" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>511</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>512</v>
       </c>
       <c r="D136" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E136" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F136" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H136" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>515</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>516</v>
       </c>
       <c r="D137" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E137" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F137" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H137" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>519</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>520</v>
       </c>
       <c r="D138" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E138" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F138" t="s">
-        <v>83</v>
+        <v>144</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H138" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>523</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>524</v>
       </c>
       <c r="D139" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E139" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F139" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H139" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>527</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>528</v>
       </c>
       <c r="D140" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E140" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F140" t="s">
         <v>83</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H140" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>531</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>532</v>
       </c>
       <c r="D141" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E141" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F141" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H141" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>535</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>536</v>
       </c>
       <c r="D142" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E142" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F142" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H142" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>539</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>540</v>
       </c>
       <c r="D143" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E143" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F143" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H143" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>543</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>544</v>
       </c>
       <c r="D144" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E144" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F144" t="s">
         <v>63</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H144" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>547</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>548</v>
       </c>
       <c r="D145" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E145" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F145" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H145" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>551</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>552</v>
       </c>
       <c r="D146" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E146" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F146" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H146" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>555</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>556</v>
       </c>
       <c r="D147" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E147" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F147" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H147" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>559</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>560</v>
       </c>
       <c r="D148" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E148" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F148" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>561</v>
       </c>
       <c r="H148" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>563</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>564</v>
       </c>
       <c r="D149" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E149" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F149" t="s">
         <v>73</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H149" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>567</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>568</v>
       </c>
       <c r="D150" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E150" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F150" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H150" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>571</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>572</v>
       </c>
       <c r="D151" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E151" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F151" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>573</v>
       </c>
       <c r="H151" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>575</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>576</v>
       </c>
       <c r="D152" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E152" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F152" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H152" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>579</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>580</v>
       </c>
       <c r="D153" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E153" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F153" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H153" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>583</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>584</v>
       </c>
       <c r="D154" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E154" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F154" t="s">
         <v>73</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>585</v>
       </c>
       <c r="H154" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>587</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>588</v>
       </c>
       <c r="D155" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E155" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F155" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H155" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>591</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>592</v>
       </c>
       <c r="D156" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E156" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F156" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H156" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>595</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>596</v>
       </c>
       <c r="D157" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E157" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F157" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H157" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>599</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>600</v>
       </c>
       <c r="D158" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E158" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F158" t="s">
         <v>83</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>601</v>
       </c>
       <c r="H158" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>603</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>604</v>
       </c>
       <c r="D159" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E159" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F159" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H159" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>607</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>608</v>
       </c>
       <c r="D160" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E160" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F160" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H160" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>611</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>612</v>
       </c>
       <c r="D161" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E161" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F161" t="s">
         <v>63</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H161" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>615</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>616</v>
       </c>
       <c r="D162" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E162" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F162" t="s">
+        <v>63</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>619</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
         <v>620</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>333</v>
+      </c>
+      <c r="E163" t="s">
+        <v>334</v>
+      </c>
+      <c r="F163" t="s">
+        <v>63</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="D163" t="s">
-[...8 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>623</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>624</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
+        <v>333</v>
+      </c>
+      <c r="E164" t="s">
+        <v>334</v>
+      </c>
+      <c r="F164" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H164" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>628</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>629</v>
       </c>
       <c r="D165" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E165" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F165" t="s">
         <v>83</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H165" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>632</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>633</v>
       </c>
       <c r="D166" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E166" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F166" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H166" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>636</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>637</v>
       </c>
       <c r="D167" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E167" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F167" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H167" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>640</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>641</v>
       </c>
       <c r="D168" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E168" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F168" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>642</v>
       </c>
       <c r="H168" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>644</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>645</v>
       </c>
       <c r="D169" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E169" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F169" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>646</v>
       </c>
       <c r="H169" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>648</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>649</v>
       </c>
       <c r="D170" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E170" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F170" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H170" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>652</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>653</v>
       </c>
       <c r="D171" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E171" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F171" t="s">
         <v>73</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>654</v>
       </c>
       <c r="H171" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>656</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>657</v>
       </c>
       <c r="D172" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E172" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F172" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H172" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>660</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>661</v>
       </c>
       <c r="D173" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E173" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F173" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>662</v>
       </c>
       <c r="H173" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>664</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>665</v>
       </c>
       <c r="D174" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E174" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F174" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>666</v>
       </c>
       <c r="H174" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>668</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>669</v>
       </c>
       <c r="D175" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E175" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F175" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H175" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>672</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>673</v>
       </c>
       <c r="D176" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E176" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F176" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H176" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>676</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>677</v>
       </c>
       <c r="D177" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E177" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F177" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H177" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>680</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>681</v>
       </c>
       <c r="D178" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E178" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F178" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H178" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>684</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>685</v>
       </c>
       <c r="D179" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E179" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F179" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>686</v>
       </c>
       <c r="H179" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>688</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>689</v>
       </c>
       <c r="D180" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E180" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F180" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>690</v>
       </c>
       <c r="H180" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>692</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>693</v>
       </c>
       <c r="D181" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E181" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F181" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H181" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>696</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>697</v>
       </c>
       <c r="D182" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E182" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F182" t="s">
         <v>73</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>698</v>
       </c>
       <c r="H182" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>700</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>701</v>
       </c>
       <c r="D183" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E183" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F183" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>702</v>
       </c>
       <c r="H183" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>704</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>705</v>
       </c>
       <c r="D184" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E184" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F184" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H184" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>708</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>709</v>
       </c>
       <c r="D185" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E185" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="F185" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>710</v>
       </c>
       <c r="H185" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>712</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>10</v>
+        <v>713</v>
       </c>
       <c r="D186" t="s">
-        <v>713</v>
+        <v>333</v>
       </c>
       <c r="E186" t="s">
+        <v>334</v>
+      </c>
+      <c r="F186" t="s">
+        <v>63</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="F186" t="s">
+      <c r="H186" t="s">
         <v>715</v>
-      </c>
-[...4 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>716</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>717</v>
+      </c>
+      <c r="D187" t="s">
+        <v>333</v>
+      </c>
+      <c r="E187" t="s">
+        <v>334</v>
+      </c>
+      <c r="F187" t="s">
+        <v>63</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B187" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>720</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>721</v>
       </c>
-      <c r="B188" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D188" t="s">
-        <v>713</v>
+        <v>333</v>
       </c>
       <c r="E188" t="s">
-        <v>714</v>
+        <v>334</v>
       </c>
       <c r="F188" t="s">
-        <v>715</v>
+        <v>83</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H188" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>724</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>27</v>
+        <v>725</v>
       </c>
       <c r="D189" t="s">
-        <v>713</v>
+        <v>333</v>
       </c>
       <c r="E189" t="s">
-        <v>714</v>
+        <v>334</v>
       </c>
       <c r="F189" t="s">
-        <v>715</v>
+        <v>90</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H189" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>32</v>
+        <v>729</v>
       </c>
       <c r="D190" t="s">
-        <v>713</v>
+        <v>333</v>
       </c>
       <c r="E190" t="s">
-        <v>714</v>
+        <v>334</v>
       </c>
       <c r="F190" t="s">
-        <v>715</v>
+        <v>90</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H190" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>36</v>
+        <v>733</v>
       </c>
       <c r="D191" t="s">
-        <v>713</v>
+        <v>333</v>
       </c>
       <c r="E191" t="s">
-        <v>714</v>
+        <v>334</v>
       </c>
       <c r="F191" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="H191" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D192" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E192" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F192" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="H192" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D193" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E193" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F193" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="H193" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>745</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>22</v>
+      </c>
+      <c r="D194" t="s">
+        <v>737</v>
+      </c>
+      <c r="E194" t="s">
+        <v>738</v>
+      </c>
+      <c r="F194" t="s">
         <v>739</v>
       </c>
-      <c r="B194" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G194" s="1" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="H194" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="D195" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E195" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F195" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="H195" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="D196" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E196" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F196" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="H196" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="D197" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E197" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F197" t="s">
-        <v>715</v>
+        <v>144</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="H197" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="D198" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E198" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F198" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="H198" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="D199" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E199" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F199" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="H199" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="D200" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E200" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F200" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="H200" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="D201" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E201" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F201" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="H201" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="D202" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E202" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F202" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="H202" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>138</v>
+        <v>113</v>
       </c>
       <c r="D203" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E203" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F203" t="s">
-        <v>144</v>
+        <v>739</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="H203" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="D204" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E204" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F204" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="H204" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>148</v>
+        <v>121</v>
       </c>
       <c r="D205" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E205" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F205" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="H205" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="D206" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E206" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F206" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="H206" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="D207" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E207" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F207" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="H207" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>160</v>
+        <v>134</v>
       </c>
       <c r="D208" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E208" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F208" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="H208" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="D209" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="E209" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="F209" t="s">
-        <v>715</v>
+        <v>144</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="H209" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D210" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E210" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F210" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="H210" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
       <c r="D211" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E211" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F211" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="H211" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="D212" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E212" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F212" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="H212" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="D213" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E213" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F213" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="H213" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D214" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E214" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F214" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="H214" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>36</v>
+        <v>164</v>
       </c>
       <c r="D215" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="E215" t="s">
-        <v>789</v>
+        <v>738</v>
       </c>
       <c r="F215" t="s">
-        <v>284</v>
+        <v>739</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="H215" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D216" t="s">
-        <v>788</v>
+        <v>812</v>
       </c>
       <c r="E216" t="s">
-        <v>789</v>
+        <v>813</v>
       </c>
       <c r="F216" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="H216" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D217" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E217" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F217" t="s">
-        <v>18</v>
+        <v>288</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="H217" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D218" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E218" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F218" t="s">
-        <v>816</v>
+        <v>288</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="H218" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D219" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E219" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F219" t="s">
-        <v>820</v>
+        <v>288</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="H219" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D220" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E220" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F220" t="s">
-        <v>28</v>
+        <v>288</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="H220" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D221" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E221" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F221" t="s">
-        <v>28</v>
+        <v>288</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="H221" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D222" t="s">
-        <v>830</v>
+        <v>812</v>
       </c>
       <c r="E222" t="s">
-        <v>831</v>
+        <v>813</v>
       </c>
       <c r="F222" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>832</v>
       </c>
       <c r="H222" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>834</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="E223" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="F223" t="s">
-        <v>284</v>
+        <v>18</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="H223" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D224" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="E224" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="F224" t="s">
-        <v>284</v>
+        <v>840</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="H224" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
+        <v>22</v>
+      </c>
+      <c r="D225" t="s">
+        <v>835</v>
+      </c>
+      <c r="E225" t="s">
+        <v>836</v>
+      </c>
+      <c r="F225" t="s">
+        <v>844</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H225" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>847</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>27</v>
+      </c>
+      <c r="D226" t="s">
+        <v>835</v>
+      </c>
+      <c r="E226" t="s">
+        <v>836</v>
+      </c>
+      <c r="F226" t="s">
+        <v>28</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H226" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>850</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>32</v>
+      </c>
+      <c r="D227" t="s">
+        <v>835</v>
+      </c>
+      <c r="E227" t="s">
+        <v>836</v>
+      </c>
+      <c r="F227" t="s">
+        <v>28</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H227" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>853</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" t="s">
+        <v>854</v>
+      </c>
+      <c r="E228" t="s">
+        <v>855</v>
+      </c>
+      <c r="F228" t="s">
+        <v>288</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H228" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>858</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
         <v>17</v>
       </c>
-      <c r="D225" t="s">
-[...12 lines deleted...]
-        <v>844</v>
+      <c r="D229" t="s">
+        <v>854</v>
+      </c>
+      <c r="E229" t="s">
+        <v>855</v>
+      </c>
+      <c r="F229" t="s">
+        <v>288</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H229" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>861</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" t="s">
+        <v>862</v>
+      </c>
+      <c r="E230" t="s">
+        <v>863</v>
+      </c>
+      <c r="F230" t="s">
+        <v>288</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H230" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>866</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>17</v>
+      </c>
+      <c r="D231" t="s">
+        <v>862</v>
+      </c>
+      <c r="E231" t="s">
+        <v>863</v>
+      </c>
+      <c r="F231" t="s">
+        <v>288</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H231" t="s">
+        <v>868</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8990,50 +9218,56 @@
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>