--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -54,5348 +54,5348 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>Anexo Substitutivo</t>
   </si>
   <si>
     <t>Eliana Maria Muniz</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026_anexo_substitutivo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026_anexo_substitutivo.pdf</t>
   </si>
   <si>
     <t>Anexo Substitutivo do Demonstrativo de Despesa constante no Projeto de Lei nº 046/2025, do Executivo Municipal, que “Estima a receita e fixa a despesa do Município para o exercício de 2026</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Juvenil Benedito A. Junior</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/56/emenda_supressiva_001_ao_projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/56/emenda_supressiva_001_ao_projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 001 AO PROJETO DE LEI 002/2025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Flávio Junior Franco</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/57/emenda_modificativa_001_ao_projeto_de_lei_002_de_2025_-_flavio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/57/emenda_modificativa_001_ao_projeto_de_lei_002_de_2025_-_flavio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 002/2025</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tiago Cesar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/58/emenda_modificativa_001_ao_projeto_de_lei_003_de_2025_-_tiago.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/58/emenda_modificativa_001_ao_projeto_de_lei_003_de_2025_-_tiago.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 003/2025</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Carla Patrícia Moreira, Márcio José Franco, Tiago Cesar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/60/emenda_modificativa_001_ao_projeto_de_lei_005_de_2025_-_tiago_carla_marcio_e_galileu.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/60/emenda_modificativa_001_ao_projeto_de_lei_005_de_2025_-_tiago_carla_marcio_e_galileu.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 005/2025</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/61/emenda_modificativa_002_ao_projeto_de_lei_005_de_2025_-_antonio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/61/emenda_modificativa_002_ao_projeto_de_lei_005_de_2025_-_antonio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 002 AO PROJETO DE LEI 005/2025</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/</t>
+    <t>http://sapl.campestre.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 АО PROJETO DE LEI COMPLEMENTAR 005/2025</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_002_ao_projeto_de_lei_complementar_005_de_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_002_ao_projeto_de_lei_complementar_005_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 002 AO PROJETO DE LEI COMPLEMENTAR 005/2025</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_001_ao_projeto_de_lei_complementar_010_-_altera_a_lc_21_de_2011_sobre_o_plano_de_cargos_da_educacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_001_ao_projeto_de_lei_complementar_010_-_altera_a_lc_21_de_2011_sobre_o_plano_de_cargos_da_educacao.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI COMPLEMENTAR 010/2025</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/65/emendas_aditivas_do_001_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/65/emendas_aditivas_do_001_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/66/emendas_aditivas_do_002_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/66/emendas_aditivas_do_002_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 002 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/67/emendas_aditivas_do_003_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/67/emendas_aditivas_do_003_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 003 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/68/emendas_aditivas_do_004_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/68/emendas_aditivas_do_004_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 004 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/69/emendas_aditivas_do_005_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/69/emendas_aditivas_do_005_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 005 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 006 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/71/emendas_aditivas_do_007_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/71/emendas_aditivas_do_007_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 007 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/72/emendas_aditivas_do_008_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/72/emendas_aditivas_do_008_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 008 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Flávio Junior Franco, José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/73/emendas_aditivas_do_009_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/73/emendas_aditivas_do_009_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 009 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/74/emendas_aditivas_do_010_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/74/emendas_aditivas_do_010_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 010 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/75/emendas_aditivas_do_011_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/75/emendas_aditivas_do_011_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 011 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Antônio Marcos da Cunha, Flávio Junior Franco, José Antônio Gonçalves, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/76/emendas_aditivas_do_012_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/76/emendas_aditivas_do_012_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 012 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/77/emendas_aditivas_do_013_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/77/emendas_aditivas_do_013_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 013 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/78/emendas_aditivas_do_014_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/78/emendas_aditivas_do_014_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 014 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/79/emendas_aditivas_do_015_pl_18.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/79/emendas_aditivas_do_015_pl_18.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 015 AO PROJETO DE LEI 018/2025</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/80/emenda_modificativa_001_-_pl_18_ldo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/80/emenda_modificativa_001_-_pl_18_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 018/2025.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/81/emenda_modificativa_002_-_pl_18_ldo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/81/emenda_modificativa_002_-_pl_18_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 002 AO PROJETO DE LEI 018/2025.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/82/emenda_modificativa_003_-_pl_18_ldo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/82/emenda_modificativa_003_-_pl_18_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 003 AO PROJETO DE LEI 018/2025.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira, Tiago Cesar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/84/emenda_modificativa_001_ao_projeto_de_lei_031_de_2025_-_tiago_e_carla.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/84/emenda_modificativa_001_ao_projeto_de_lei_031_de_2025_-_tiago_e_carla.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 031/2025.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/83/emenda_supressiva_001_ao_projeto_de_lei_030_de_2025_-_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/83/emenda_supressiva_001_ao_projeto_de_lei_030_de_2025_-_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 001 AO PROJETO DE LEI 030/2025</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/46/emenda_modificiativa_001_ao_projeto_de_lei_041-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/46/emenda_modificiativa_001_ao_projeto_de_lei_041-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 041/2025</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/47/emenda_modificiativa_002_ao_projeto_de_lei_041-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/47/emenda_modificiativa_002_ao_projeto_de_lei_041-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 002 AO PROJETO DE LEI 041/2025</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/85/emenda_modificativa_001_ao_projeto_de_resolucao_004_de_2025_ceac_-_mesa_diretora.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/85/emenda_modificativa_001_ao_projeto_de_resolucao_004_de_2025_ceac_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE RESOLUÇÃO 004/2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_supressiva_001_ao_projeto_de_lei_039_de_2025_-_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_supressiva_001_ao_projeto_de_lei_039_de_2025_-_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 001 AO PROJETO DE LEI 039/2025</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_aditiva_001_ao_projeto_de_lei_046_de_2025_-__flavio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_aditiva_001_ao_projeto_de_lei_046_de_2025_-__flavio.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 001 ao Projeto de Lei 046 de 2025 -  Flávio</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_001_ao_projeto_de_lei_047_de_2025_-__flavio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_001_ao_projeto_de_lei_047_de_2025_-__flavio.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 001 ao Projeto de Lei 047 de 2025 -  Flávio</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Carla Patrícia Moreira, Flávio Junior Franco, José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro, Márcio José Franco, Maria do Carmo de O. Morais, Tiago Cesar Pereira, Vagner Miranda Silvio</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/520/emendas_impositivas_ao_projeto_de_lei_046_de_2025_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/520/emendas_impositivas_ao_projeto_de_lei_046_de_2025_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas ao Projeto de Lei 046 de 2025 - Todos os Vereadores</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Flávio Junior Franco, José Antônio Gonçalves, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/545/emenda_supressiva_001_ao_projeto_de_resolucao_007-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/545/emenda_supressiva_001_ao_projeto_de_resolucao_007-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 001 ao Projeto de Resolução 007-2025</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/546/emenda_modificativa_001_ao_projeto_de_resolucao_007-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/546/emenda_modificativa_001_ao_projeto_de_resolucao_007-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 001 ao Projeto de Resolução 007-2025</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Antônio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_01-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de lei intitulado "Cão e Gato, Comunitário", que fixa as diretrizes para o controle reprodutivo e dispõe sobre o fornecimento de abrigo e alimento para esses animais.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_02-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Estudo sobre a adequação da sinalização de trânsito e a viabilidade da instalação de alguns semáforos</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_03-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de Referência do Autista e da Pessoa com Deficiência no município de Campestre.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Estudo de viabilidade para implantação do UAI - Unidade de Atendimento Integrado em Campestre</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_05-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para Criação da Guarda Municipal no município de Campestre/MG</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Flávio Junior Franco, José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Maria do Carmo de O. Morais, Vagner Miranda Silvio</t>
   </si>
   <si>
     <t>Institui no calendário de comemorações oficiais dо município de Campestre o "Dia do Campo Limpo".</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_07-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Segurança Alimentar e Nutricional.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_08-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura do cargo de Auxiliar de Enfermagem para Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>O estudo de viabilidade da pavimentação da estrada do bairro Tijuco Preto, na expansão da divisa do município de Campestre com o município de Botelhos</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>O estudo de viabilidade da pavimentação da expansão da estrada do Baixadão de Cima, proximidades da residência do senhor João Scalco.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Celebração de um aditivo ao contrato de financiamento junto ao BDMG, para o asfaltamento de alguns pontos na zona rural, sobretudo nos Bairros Campinho sentido reciclagem, Baixadão São Judas e Pião do meio, sentido a escola do bairro.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>O estudo de viabilidade da pavimentação de um trecho de aproximadamente 1.500 (mil e quinhentos) metros de uma estrada no bairro Pinheiro (Usina da Pedra Grande), que se inicia na venda do Maurício e vai até a propriedade do senhor José Orestes, bem como seja analisada a possibilidade da instalação de manilhas em substituição a 02 (duas) pontes no referido bairro.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>O estudo de viabilidade da implantação de um Centro de Distribuição de Correspondências no Distrito de Posses de São Sebastião.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>A construção de duas pontes de cimento, sendo 1 (uma) no Bairro Vanglória e 1 (uma) no bairro Varginha</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Flávio Junior Franco, Juliana Ipólita N. Franco</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>A cobertura do telhado da quadra da Escola Municipal do bairro Pitangueiras.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>José Antônio Gonçalves, Lutero Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_16-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_16-2025.pdf</t>
   </si>
   <si>
     <t>O estudo de viabilidade da implantação de uma unidade do SAMU - Serviço de Atendimento Móvel de Urgência em Campestre.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_17-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>O estudo da possibilidade da construção de um busto ou um pequeno memorial, ou ainda, uma estátua, no centro da cidade, para nos retratarmos com carinho ao Padre Agostinho Damen, benfeitor Belga que tanto ajudou nossa cidade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que autorize o Poder Executivo Municipal a realizar a perfuração de poços artesianos para pessoas em vulnerabilidade social, após o atendimento aos critérios estabelecidos pela Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>O estudo da possibilidade da confecção de uma placa em homenagem ao Padre Reis para instalação na Capela do Velório Municipal, bem como a construção de um busto ou uma estátua, no centro da cidade, próximo a Igreja Matriz, para sempre nos lembrarmos com carinho do querido Padre Reis.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Envio a esta Casa de projeto de lei conforme modelo anexo, que "Estabelece diretrizes para a implantação do Programa Rede de Proteção da Mulher no município de Campestre".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Construção de uma ala para a Educação Infantil na Escola Municipal do Distrito de Posses de São Sebastião, com a_x000D_
 denominação de Dra. Maria Helena Sartini.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_22-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Envio a esta Casa de projeto de lei, que "Dispõe sobre a criação no Município de Campestre da CASA DA MULHER, voltada para o atendimento de mulheres vítimas de violência em razão de gênero, e dá outras providências".</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_23-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_23-2025.pdf</t>
   </si>
   <si>
     <t>O envio a esta Casa de projeto de lei para a instituição de CRAS VOLANTE no município de Campestre, para a assistência social a famílias que residem em locais de difícil acesso, inclusive na zona rural.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_24-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Criação da Fanfarra na Escola Municipal do Distrito Posses de São Sebastião.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_25-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária Municipal nº 2.088 de 06 de abril de 2022, que dispõe sobre а concessão de auxílio transporte aos estudantes de cursos superiores е profissionalizantes aplicados fora do município, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de projeto de lei para a regulamentação da carga horária do cargo de Nutricionista e a estruturação do quadro técnico de profissionais da área de Alimentação e Nutrição da Prefeitura de Campestre, em consonância com as diretrizes estabelecidas pela Resolução do Conselho Federal de Nutrição (CFN) n° 789/2024, que dispõe sobre os parâmetros mínimos para a atuação de nutricionistas no âmbito do Programa Nacional de Alimentação Escolar (PNAE).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA ESCOLAR DE COMBATE À VIOLÊNCIA CONTRA A MULHER" NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CAMPESTRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_28-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Elaborado e enviado à Câmara Municipal o Projeto de Lei que institui o Estatuto do Servidor Público do Município de Campestre-MG.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_029_-_galileu_-_sugere_denominar_o_parque_recreativo_praca_de_esportes_para_jorge_alves_de_souza.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_029_-_galileu_-_sugere_denominar_o_parque_recreativo_praca_de_esportes_para_jorge_alves_de_souza.pdf</t>
   </si>
   <si>
     <t>Sugere denominar o parque recreativo Praça de Esportes para Jorge Alves de Souza</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao_030_-_galileu_-_sugere_renomear_o_psf_pedra_grande_de_campestre_para_psf_mauricio_salviolli.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao_030_-_galileu_-_sugere_renomear_o_psf_pedra_grande_de_campestre_para_psf_mauricio_salviolli.pdf</t>
   </si>
   <si>
     <t>Sugere renomear o PSF Pedra Grande de Campestre para PSF Maurício Salviolli</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_031_-_tiago_-__indica_a_alteracao_do_art_7_da_lei_municipal_1.158-1993.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_031_-_tiago_-__indica_a_alteracao_do_art_7_da_lei_municipal_1.158-1993.pdf</t>
   </si>
   <si>
     <t>Indica a alteração do art 7 da lei municipal 1.158-1993</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_032_-_carminha_-__indica_criacao_do_demutran.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_032_-_carminha_-__indica_criacao_do_demutran.pdf</t>
   </si>
   <si>
     <t>Indicação 032 - Carminha -  Indica criação do DEMUTRAN</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_033_-_carminha_-__fiscalizacao_de_locais_que_comercializam_bebidas_alcoolicas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_033_-_carminha_-__fiscalizacao_de_locais_que_comercializam_bebidas_alcoolicas.pdf</t>
   </si>
   <si>
     <t>Fiscalização de locais que comercializam bebidas alcóolicas</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_034_-_carminha_-_estudo_de_viabilidade_para_adequacao_do_adicional_de_insalubridade_em_cima_do_salario_base.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_034_-_carminha_-_estudo_de_viabilidade_para_adequacao_do_adicional_de_insalubridade_em_cima_do_salario_base.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para adequação do adicional de insalubridade em cima do salário base</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_035_-_jose_antonio_-_solicita_verificacao_da_possibilidade_de_reajuste_salarial_e_de_beneficios_aos_conselheiros_tutelares.docx.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_035_-_jose_antonio_-_solicita_verificacao_da_possibilidade_de_reajuste_salarial_e_de_beneficios_aos_conselheiros_tutelares.docx.pdf</t>
   </si>
   <si>
     <t>Indicação 035 - José Antônio - Solicita verificação da possibilidade de reajuste salarial e de benefícios aos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Márcio José Franco</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/133/mocao_001_-_marcio_e_demais_-_pesares_familia_newton_cardoso.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/133/mocao_001_-_marcio_e_demais_-_pesares_familia_newton_cardoso.pdf</t>
   </si>
   <si>
     <t>Pesares a família de Newton Cardoso</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_002_-_tiago_e_demais_-_pesares_familia_alcy_franco_de_moraes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_002_-_tiago_e_demais_-_pesares_familia_alcy_franco_de_moraes.pdf</t>
   </si>
   <si>
     <t>Pesares família Alcy Franco de Moraes</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_003_-_todos_-_pesares_familia_nilssander_mendes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_003_-_todos_-_pesares_familia_nilssander_mendes.pdf</t>
   </si>
   <si>
     <t>Pesares família Nilssander Mendes</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_004_-_juliana_e_demais_-_pesares_familia_roberto_nasser.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_004_-_juliana_e_demais_-_pesares_familia_roberto_nasser.pdf</t>
   </si>
   <si>
     <t>Pesares família Roberto Nasser</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Pesares família Vitinho Custódio</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_006_-_tiago_e_demais_-_pesares_familia_carmelia_silva_loiola.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_006_-_tiago_e_demais_-_pesares_familia_carmelia_silva_loiola.pdf</t>
   </si>
   <si>
     <t>Pesares família Carmélia Silva Loiola</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_007_-_tiago_e_demais_-_repudio_a_atos_em_desfavor_dos_enfermeiros_recepcionistas_e_demais_funcionarios_do_pronto_atendimento_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_007_-_tiago_e_demais_-_repudio_a_atos_em_desfavor_dos_enfermeiros_recepcionistas_e_demais_funcionarios_do_pronto_atendimento_municipal.pdf</t>
   </si>
   <si>
     <t>Repúdio a atos em desfavor dos enfermeiros, recepcionistas e demais funcionários do Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/140/mocao_008_-_tiago_e_demais_-_felicitacoes_ao_padre_hiansen.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/140/mocao_008_-_tiago_e_demais_-_felicitacoes_ao_padre_hiansen.pdf</t>
   </si>
   <si>
     <t>Felicitações ao padre Hiansen</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/141/mocao_009_-_maria_do_carmo_e_demais_-_pesares_familia_laciel_baraldi_pai_da_ex_vereadora_alana_baraldi.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/141/mocao_009_-_maria_do_carmo_e_demais_-_pesares_familia_laciel_baraldi_pai_da_ex_vereadora_alana_baraldi.pdf</t>
   </si>
   <si>
     <t>Pesares família Laciel Baraldi pai da ex vereadora Alana Baraldi</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/142/mocao_010_-_tiago_e_demais_-_pesares_familia_paulo_cury.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/142/mocao_010_-_tiago_e_demais_-_pesares_familia_paulo_cury.pdf</t>
   </si>
   <si>
     <t>Pesares família Paulo Cury</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/143/mocao_011_-_maria_do_carmo_-_parabeniza_organizadores_do_trilhao_vira_o_santo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/143/mocao_011_-_maria_do_carmo_-_parabeniza_organizadores_do_trilhao_vira_o_santo.pdf</t>
   </si>
   <si>
     <t>Parabeniza organizadores do Trilhão Vira o Santo</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/144/mocao_012_-_maria_do_carmo_e_demais_-_pesares_familia_isaias_alves_ferreira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/144/mocao_012_-_maria_do_carmo_e_demais_-_pesares_familia_isaias_alves_ferreira.pdf</t>
   </si>
   <si>
     <t>Pesares família Isaías Alves Ferreira</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/145/mocao_013_-_maria_do_carmo_e_demais_-_pesares_familia_helio_pereira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/145/mocao_013_-_maria_do_carmo_e_demais_-_pesares_familia_helio_pereira.pdf</t>
   </si>
   <si>
     <t>Pesares família Hélio Pereira</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_014_-_juliana_-_parabeniza_escritora_america_pelo_lancamento_de_sua_obra_intitulada_no_campo_das_sempre-vivas..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_014_-_juliana_-_parabeniza_escritora_america_pelo_lancamento_de_sua_obra_intitulada_no_campo_das_sempre-vivas..pdf</t>
   </si>
   <si>
     <t>Parabeniza escritora América Maria Soares Costa Carvalho pelo lançamento de sua obra intitulada “No Campo das Sempre-Vivas”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_015_-_maria_do_carmo_e_demais_-_pesares_familia_luiz_fernando_alves.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_015_-_maria_do_carmo_e_demais_-_pesares_familia_luiz_fernando_alves.pdf</t>
   </si>
   <si>
     <t>Pesares família Luiz Fernando Alves</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_016_-_maria_do_carmo_e_demais_-_pesares_familia_jose_roberto_da_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_016_-_maria_do_carmo_e_demais_-_pesares_familia_jose_roberto_da_silva.pdf</t>
   </si>
   <si>
     <t>Pesares família José Roberto da Silva</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_017_-_tiago_e_demais_-_felicitacoes_a_loja_maconica_pelos_40_anos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_017_-_tiago_e_demais_-_felicitacoes_a_loja_maconica_pelos_40_anos.pdf</t>
   </si>
   <si>
     <t>Felicitações a Loja Maçonica pelos 40 anos</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/150/mocao_018_-_maria_do_carmo_e_demais_-_pesares_familia_dirce_demetria_alves.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/150/mocao_018_-_maria_do_carmo_e_demais_-_pesares_familia_dirce_demetria_alves.pdf</t>
   </si>
   <si>
     <t>Pesares família Dirce Demétria Alves</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/151/mocao_019_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_geni_vita_de_paula_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/151/mocao_019_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_geni_vita_de_paula_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família da senhora Geni Vita de Paula Franco</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/152/mocao_020_-_juvenil_e_demais_-_mocao_honrosa_ao_padre_agostinho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/152/mocao_020_-_juvenil_e_demais_-_mocao_honrosa_ao_padre_agostinho.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Padre Agostinho</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/153/mocao_021_-_maria_do_carmo_-_parabeniza_der-mg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/153/mocao_021_-_maria_do_carmo_-_parabeniza_der-mg.pdf</t>
   </si>
   <si>
     <t>Parabeniza DER-MG</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/154/mocao_022_-_tiago_e_demais_-_pesares_familia_jose_luiz_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/154/mocao_022_-_tiago_e_demais_-_pesares_familia_jose_luiz_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família José Luiz Franco</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_023_-_juliana_-_parabeniza_agrofonte.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_023_-_juliana_-_parabeniza_agrofonte.pdf</t>
   </si>
   <si>
     <t>Parabeniza AgroFonte</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/156/mocao_024_-_maria_do_carmo_e_demais_-_pesares_familia_do_padre_reis.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/156/mocao_024_-_maria_do_carmo_e_demais_-_pesares_familia_do_padre_reis.pdf</t>
   </si>
   <si>
     <t>Pesares família do Padre Reis</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/157/mocao_025_-_maria_do_carmo_e_demais_-_pesares_familia_aos_familiares_de_emanuel_douglas_da_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/157/mocao_025_-_maria_do_carmo_e_demais_-_pesares_familia_aos_familiares_de_emanuel_douglas_da_silva.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_026_-_tiago_e_demais_-_pesares_familia_enivaldo_luiz_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_026_-_tiago_e_demais_-_pesares_familia_enivaldo_luiz_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família Enivaldo Luiz Franco</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_027_-_maria_do_carmo_-_parabeniza_deputado_dr_mauricio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_027_-_maria_do_carmo_-_parabeniza_deputado_dr_mauricio.pdf</t>
   </si>
   <si>
     <t>Parabeniza Deputado DR Mauricio</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/160/mocao_028_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_eunice_da_silva_morais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/160/mocao_028_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_eunice_da_silva_morais.pdf</t>
   </si>
   <si>
     <t>Pesares família da senhora Eunice da Silva Morais</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/161/mocao_029_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora__maria_elza_rodrigues.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/161/mocao_029_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora__maria_elza_rodrigues.pdf</t>
   </si>
   <si>
     <t>Pesares família da senhora  Maria Elza Rodrigues</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/162/mocao_030_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_profissionais_de_enfermagem.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/162/mocao_030_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_profissionais_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Parabeniza Profissionais de Enfermagem</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/163/mocao_031_-_carla_e_demais_-_pesares_familia_aos_familiares_de_reinaldo_teixeira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/163/mocao_031_-_carla_e_demais_-_pesares_familia_aos_familiares_de_reinaldo_teixeira.pdf</t>
   </si>
   <si>
     <t>Pesares família aos familiares de Reinaldo Teixeira</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_032_-_juvenil_e_demais_-_pesares_familia_maria_flora_carvalho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_032_-_juvenil_e_demais_-_pesares_familia_maria_flora_carvalho.pdf</t>
   </si>
   <si>
     <t>Pesares família Maria Flora Carvalho</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_033_-_juliana_e_demais_-_pesares_familia_maria_rita_de_sousa_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_033_-_juliana_e_demais_-_pesares_familia_maria_rita_de_sousa_silva.pdf</t>
   </si>
   <si>
     <t>Pesares família Maria Rita de Sousa Silva</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_034_-_juvenil_e_demais_-_pesares_familia_honorina_lazara_de_oliveira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_034_-_juvenil_e_demais_-_pesares_familia_honorina_lazara_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Pesares família Honorina Lázara de Oliveira</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_035_-_antonio_marcos_e_demais_-_pesares_familia_inacio_machado_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_035_-_antonio_marcos_e_demais_-_pesares_familia_inacio_machado_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família Inácio Machado Franco</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_036_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_maria_das_gracas_martins.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_036_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_maria_das_gracas_martins.pdf</t>
   </si>
   <si>
     <t>Pesares família da senhora Maria das Graças Martins</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_037_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_o_senhor_arivaldo_leal_do_prado_pelos_servicos_prestados.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_037_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_o_senhor_arivaldo_leal_do_prado_pelos_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Parabeniza o senhor Arivaldo Leal do Prado pelos serviços prestados</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_038_-_juvenil_e_demais_-_pesares_familia_angelo_de_souza.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_038_-_juvenil_e_demais_-_pesares_familia_angelo_de_souza.pdf</t>
   </si>
   <si>
     <t>Pesares família Angelo de Souza</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/171/mocao_039_-_juliana_e_demais_-_pesares_a_familia_da_senhora_maria_catarina_de_lima.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/171/mocao_039_-_juliana_e_demais_-_pesares_a_familia_da_senhora_maria_catarina_de_lima.pdf</t>
   </si>
   <si>
     <t>Pesares a família da senhora Maria Catarina de Lima</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/172/mocao_040_-_tiago_e_demais_-_felicitacoes_pelos_250_anos_da_policia_militar_de_minas_gerais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/172/mocao_040_-_tiago_e_demais_-_felicitacoes_pelos_250_anos_da_policia_militar_de_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Felicitações pelos 250 anos da Polícia Militar de Minas Gerais</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira, Márcio José Franco, Tiago Cesar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/173/mocao_041_-_tiago_marcio_carla_e_demais_-_felicitacoes_e_agradecimentos_aos_deputados_antonio_carlos_arantes_e_emidinho_madeira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/173/mocao_041_-_tiago_marcio_carla_e_demais_-_felicitacoes_e_agradecimentos_aos_deputados_antonio_carlos_arantes_e_emidinho_madeira.pdf</t>
   </si>
   <si>
     <t>Felicitações e agradecimentos aos deputados Antônio Carlos Arantes e Emidinho Madeira</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/174/mocao_042_-_juvenil_e_demais_-_pesares_familia_marcos_jose_ferreira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/174/mocao_042_-_juvenil_e_demais_-_pesares_familia_marcos_jose_ferreira.pdf</t>
   </si>
   <si>
     <t>Pesares família Marcos José Ferreira</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/175/mocao_043_-_maria_do_carmo__-_parabeniza_organizadores_do_desfile_de_carros_de_bois.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/175/mocao_043_-_maria_do_carmo__-_parabeniza_organizadores_do_desfile_de_carros_de_bois.pdf</t>
   </si>
   <si>
     <t>Parabeniza organizadores do Desfile de Carros de Bois</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Juvenil Benedito A. Junior, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_044_-_maria_do_carmo_juvenil_e_demais_-_pesares_familia_laice_costa_oliveira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_044_-_maria_do_carmo_juvenil_e_demais_-_pesares_familia_laice_costa_oliveira.pdf</t>
   </si>
   <si>
     <t>Pesares família Laíce Costa Oliveira</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/177/mocao_045_-_maria_do_carmo_e_demais_-_pesares_familia_aparecido_de_paula_da_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/177/mocao_045_-_maria_do_carmo_e_demais_-_pesares_familia_aparecido_de_paula_da_silva.pdf</t>
   </si>
   <si>
     <t>Pesares família Aparecido de Paula da Silva</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/178/mocao_046_-_maria_do_carmo_e_demais_-_repudio_a_discriminacao_racial_ocorrida_no_poliesportivo_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/178/mocao_046_-_maria_do_carmo_e_demais_-_repudio_a_discriminacao_racial_ocorrida_no_poliesportivo_de_campestre.pdf</t>
   </si>
   <si>
     <t>Repúdio à discriminação racial ocorrida no poliesportivo de Campestre</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_047_-_juliana_e_demais_-_repudio_a_aprovacao_em_1o_turno_do_projeto_de_lei_no_434_de_2023_na_assembleia_legislativa_de_mg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_047_-_juliana_e_demais_-_repudio_a_aprovacao_em_1o_turno_do_projeto_de_lei_no_434_de_2023_na_assembleia_legislativa_de_mg.pdf</t>
   </si>
   <si>
     <t>Repúdio à aprovação em 1º turno do Projeto de Lei nº 434 de 2023 na Assembléia Legislativa de MG</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/180/mocao_048_-_juliana_e_demais_-_felicitacao_a_claudinei_aparecido_bernardes_segundo_sargento.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/180/mocao_048_-_juliana_e_demais_-_felicitacao_a_claudinei_aparecido_bernardes_segundo_sargento.pdf</t>
   </si>
   <si>
     <t>Felicitação a Claudinei Aparecido Bernardes, segundo sargento</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/181/mocao_049_-_juliana_e_demais_-_felicitacao_a_angelica_de_araujo_e_silva_bernardes_primeiro_sargento.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/181/mocao_049_-_juliana_e_demais_-_felicitacao_a_angelica_de_araujo_e_silva_bernardes_primeiro_sargento.pdf</t>
   </si>
   <si>
     <t>Felicitação a Angélica de Araújo e Silva Bernardes, primeiro sargento</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_050_-_tiago_e_demais_-_pesares_a_familia_de_odete_batista_vieira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_050_-_tiago_e_demais_-_pesares_a_familia_de_odete_batista_vieira.pdf</t>
   </si>
   <si>
     <t>Pesares a família de Odete Batista Vieira</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_051_-_tiago_e_demais_-_felilcitacoes_a_nova_diretoria_da_loja_maconica_arautos_da_paz_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_051_-_tiago_e_demais_-_felilcitacoes_a_nova_diretoria_da_loja_maconica_arautos_da_paz_de_campestre.pdf</t>
   </si>
   <si>
     <t>Felilcitações à nova diretoria da Loja Maçônica Arautos da Paz, de Campestre</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/184/mocao_052_-_tiago_e_demais_-_felicitacoes_aos_alunos_na_olimpiada_brasileira_de_matematica_das_escolas_publicas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/184/mocao_052_-_tiago_e_demais_-_felicitacoes_aos_alunos_na_olimpiada_brasileira_de_matematica_das_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Felicitações aos alunos na Olimpíada Brasileira de Matemática das Escolas Públicas</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/185/mocao_053_-_maria_do_carmo_e_demais_-_parabeniza_a_organizacao_do_campeonato_mineiro_de_handebol.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/185/mocao_053_-_maria_do_carmo_e_demais_-_parabeniza_a_organizacao_do_campeonato_mineiro_de_handebol.pdf</t>
   </si>
   <si>
     <t>Parabeniza a organização do Campeonato Mineiro de Handebol</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_054_-_juliana_e_demais_-_congratulacao_para_eneiva_franco_premiada_pelo_colegio_brasileiro_de_genealogia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_054_-_juliana_e_demais_-_congratulacao_para_eneiva_franco_premiada_pelo_colegio_brasileiro_de_genealogia.pdf</t>
   </si>
   <si>
     <t>Congratulação para Eneiva Franco, premiada pelo Colégio Brasileiro de Genealogia</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Tiago Cesar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_055_-_maria_do_carmo_juliana_e_demais_-_pesares_familia_marcos_evanio_de_morais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_055_-_maria_do_carmo_juliana_e_demais_-_pesares_familia_marcos_evanio_de_morais.pdf</t>
   </si>
   <si>
     <t>Pesares família Marcos Evanio de Morais</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/188/mocao_056_-_juliana_e_demais_-_felicitacoes_as_professoras_e_a_escola_na_pessoa_de_sua_diretora_pelo_desempenho_de_seus_alunos_na_obmep.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/188/mocao_056_-_juliana_e_demais_-_felicitacoes_as_professoras_e_a_escola_na_pessoa_de_sua_diretora_pelo_desempenho_de_seus_alunos_na_obmep.pdf</t>
   </si>
   <si>
     <t>Felicitações às professoras e à escola na pessoa de sua diretora pelo desempenho de seus alunos na OBMEP</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_057_-_carla_e_demais_-_pesares_familia_osmair_fernandes_de_paiva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_057_-_carla_e_demais_-_pesares_familia_osmair_fernandes_de_paiva.pdf</t>
   </si>
   <si>
     <t>Pesares família Osmair Fernandes de Paiva</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/190/mocao_058_-_juvenil_e_demais_-_pesares_familia_braulio_jose_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/190/mocao_058_-_juvenil_e_demais_-_pesares_familia_braulio_jose_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família Braulio José Franco</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/191/mocao_059_-_juvenil_e_demais_-_pesares_familia_ana_maria_do_lago_de_souza.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/191/mocao_059_-_juvenil_e_demais_-_pesares_familia_ana_maria_do_lago_de_souza.pdf</t>
   </si>
   <si>
     <t>Pesares família Ana Maria do Lago de Souza</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/192/mocao_060_-_maria_do_carmo_e_demais_-_pesares_familia_ana_lucia_lacerda.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/192/mocao_060_-_maria_do_carmo_e_demais_-_pesares_familia_ana_lucia_lacerda.pdf</t>
   </si>
   <si>
     <t>Pesares família Ana Lucia Lacerda</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/193/mocao_061_-_maria_do_carmo_juvenil_juliana_e_demais_-_pesares_familia_mauricio_ronquine.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/193/mocao_061_-_maria_do_carmo_juvenil_juliana_e_demais_-_pesares_familia_mauricio_ronquine.pdf</t>
   </si>
   <si>
     <t>Pesares família Mauricio Ronquine</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_062_-_juvenil_e_demais_-_pesares_familia_elon_da_silva_ferreira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_062_-_juvenil_e_demais_-_pesares_familia_elon_da_silva_ferreira.pdf</t>
   </si>
   <si>
     <t>Pesares família Elon da Silva Ferreira</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_063_-_juliana_e_demais_-_congratulacao_pelos_titulos_obtidos_por_matheus_henrique_jonas_da_fenix_sanda_box_chines_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_063_-_juliana_e_demais_-_congratulacao_pelos_titulos_obtidos_por_matheus_henrique_jonas_da_fenix_sanda_box_chines_de_campestre.pdf</t>
   </si>
   <si>
     <t>Congratulação pelos títulos obtidos por Matheus Henrique Jonas da Fênix Sanda (box chinês) de Campestre</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_064_-_maria_do_carmo_-_parabenza_festeiros_da_festa_de_nossa_senhora_do_carmo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_064_-_maria_do_carmo_-_parabenza_festeiros_da_festa_de_nossa_senhora_do_carmo.pdf</t>
   </si>
   <si>
     <t>Parabenza festeiros da Festa de Nossa Senhora do Carmo</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Juliana Ipólita N. Franco, Lutero Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_065_-_juliana_juvenil_e_demais_-_pesares_familia_sebastiao_rodrigues_dos_santos_tiao_da_prefeitura.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_065_-_juliana_juvenil_e_demais_-_pesares_familia_sebastiao_rodrigues_dos_santos_tiao_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Pesares família Sebastião Rodrigues dos Santos (Tião da Prefeitura)</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Flávio Junior Franco, Juvenil Benedito A. Junior</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_066_-_juvenil_flavio_e_demais_-_pesares_familia_regina_helena_de_souza.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_066_-_juvenil_flavio_e_demais_-_pesares_familia_regina_helena_de_souza.pdf</t>
   </si>
   <si>
     <t>Pesares família Regina Helena de Souza</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_067_-_maria_do_carmo_e_demais_-_pesares_familia_maria_do_carmo_dias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_067_-_maria_do_carmo_e_demais_-_pesares_familia_maria_do_carmo_dias.pdf</t>
   </si>
   <si>
     <t>Pesares família Maria do Carmo Dias</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/200/mocao_068_-_flavio_e_demais_-_parabeniza_o_desfile_de_carreiros.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/200/mocao_068_-_flavio_e_demais_-_parabeniza_o_desfile_de_carreiros.pdf</t>
   </si>
   <si>
     <t>Parabeniza o desfile de carreiros</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/201/mocao_069_-_maria_do_carmo_e_demais_-_pesares_familia_maria_madalena_santos_bernardes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/201/mocao_069_-_maria_do_carmo_e_demais_-_pesares_familia_maria_madalena_santos_bernardes.pdf</t>
   </si>
   <si>
     <t>Pesares família Maria Madalena Santos Bernardes</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_070_-_juvenil_e_demais_-_felicitacoes_aos_organizadores_e_participantes_do_16_desfile_de_cavaleiros_e_amazonas_de_campestre-mg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_070_-_juvenil_e_demais_-_felicitacoes_aos_organizadores_e_participantes_do_16_desfile_de_cavaleiros_e_amazonas_de_campestre-mg.pdf</t>
   </si>
   <si>
     <t>Felicitações aos organizadores e participantes do 16° Desfile de Cavaleiros e Amazonas de Campestre-MG</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/203/mocao_071_-_carla_e_demais_-_pesares_familia_isaac_dos_santos_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/203/mocao_071_-_carla_e_demais_-_pesares_familia_isaac_dos_santos_silva.pdf</t>
   </si>
   <si>
     <t>Pesares família Isaac dos Santos Silva</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Lutero Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/204/mocao_072_-_lutero_e_demais_-_pesares_familia_mauricio_rosa_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/204/mocao_072_-_lutero_e_demais_-_pesares_familia_mauricio_rosa_franco.pdf</t>
   </si>
   <si>
     <t>Pesares família Maurício Rosa Franco</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/205/mocao_073_-_juliana_e_demais_-_felicitacoes_lancamento_livro_janaina.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/205/mocao_073_-_juliana_e_demais_-_felicitacoes_lancamento_livro_janaina.pdf</t>
   </si>
   <si>
     <t>Felicitações lançamento livro Janaina</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/206/mocao_074_-_carla_e_demais_-_pesares_familia_jose_domingues_da_silva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/206/mocao_074_-_carla_e_demais_-_pesares_familia_jose_domingues_da_silva.pdf</t>
   </si>
   <si>
     <t>Pesares família José Domingues da Silva</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/207/mocao_075_-_carla_e_demais_-_pesares_familia_elza_maria_martins.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/207/mocao_075_-_carla_e_demais_-_pesares_familia_elza_maria_martins.pdf</t>
   </si>
   <si>
     <t>Pesares família Elza Maria Martins</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_076_-_juliana_e_demais_-_pesares_familia_antonio_massaroto.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_076_-_juliana_e_demais_-_pesares_familia_antonio_massaroto.pdf</t>
   </si>
   <si>
     <t>Pesares família Antônio Massaroto</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_077_-_juliana_e_demais_-_felicitacoes_aos_alunos_da_professora_janaina_pela_colaboracao_no_livro_irmaos_da_terra_24_copias_1_por_aluno.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_077_-_juliana_e_demais_-_felicitacoes_aos_alunos_da_professora_janaina_pela_colaboracao_no_livro_irmaos_da_terra_24_copias_1_por_aluno.pdf</t>
   </si>
   <si>
     <t>Felicitações aos alunos da professora Janaína pela colaboração no livro Irmãos da Terra (24 copias 1 por aluno)</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_078_-_juliana_e_demais_-_felicitacoes_pela_organizacao_do_evento_de_apresentacao_de_ginastica_ritmica.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_078_-_juliana_e_demais_-_felicitacoes_pela_organizacao_do_evento_de_apresentacao_de_ginastica_ritmica.pdf</t>
   </si>
   <si>
     <t>Felicitações pela organização do evento de Apresentação de Ginástica Rítmica</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_079_-_juliana_e_demais_-_felicitacoes_a_professora_josimara_cristina_alves_mendes_e_suas_alunas_participantes_da_equipe_de_ginastica_ritmica.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_079_-_juliana_e_demais_-_felicitacoes_a_professora_josimara_cristina_alves_mendes_e_suas_alunas_participantes_da_equipe_de_ginastica_ritmica.pdf</t>
   </si>
   <si>
     <t>Felicitações à professora Josimara Cristina Alves Mendes e suas alunas participantes da equipe de Ginástica Rítmica</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/212/mocao_080_-_juvenil_e_demais_-_pesares_familia_marly_guerreiro_ferreira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/212/mocao_080_-_juvenil_e_demais_-_pesares_familia_marly_guerreiro_ferreira.pdf</t>
   </si>
   <si>
     <t>Pesares família Marly Guerreiro Ferreira</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/213/mocao_081_-_juvenil_e_demais_-_pesares_familia_jose_genaro_do_lago.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/213/mocao_081_-_juvenil_e_demais_-_pesares_familia_jose_genaro_do_lago.pdf</t>
   </si>
   <si>
     <t>Pesares família José Genaro do Lago</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/214/mocao_082_-_flavio_juliana_e_demais_-_parabeniza_os_organizadores_do_114o_aniversario_de_campestre_5_copias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/214/mocao_082_-_flavio_juliana_e_demais_-_parabeniza_os_organizadores_do_114o_aniversario_de_campestre_5_copias.pdf</t>
   </si>
   <si>
     <t>Parabeniza os organizadores do 114º aniversário de Campestre (5 copias)</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/215/mocao_083_-_lutero_e_demais_-_felicitacoes_a_secretaria_de_educacao_pela_organizacao_dos_eventos_marieta_viana_e_hora_civica.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/215/mocao_083_-_lutero_e_demais_-_felicitacoes_a_secretaria_de_educacao_pela_organizacao_dos_eventos_marieta_viana_e_hora_civica.pdf</t>
   </si>
   <si>
     <t>Felicitações à secretaria de educação pela organização dos eventos Marieta Viana e Hora Cívica</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/216/mocao_084_-_antonio_marcos_maria_do_carmo_e_demais_-_pesares_familia_paulo_cesar_muniz_de_plenario_a_fazer.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/216/mocao_084_-_antonio_marcos_maria_do_carmo_e_demais_-_pesares_familia_paulo_cesar_muniz_de_plenario_a_fazer.pdf</t>
   </si>
   <si>
     <t>Pesares família Paulo César Muniz</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocao_085_-_maria_do_carmo_e_demais_-_pesares_familia_do_jovem_luiz_felipe_de_oliveira_teixeira_de_plenario_a_fazer.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocao_085_-_maria_do_carmo_e_demais_-_pesares_familia_do_jovem_luiz_felipe_de_oliveira_teixeira_de_plenario_a_fazer.pdf</t>
   </si>
   <si>
     <t>Pesares família do jovem Luiz Felipe de Oliveira Teixeira</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocao_086_-_flavio_e_demais_-_parabeniza_o_atleta_joao_victor_pela_aprovacao_pra_competir_no_clube_atletico_mineiro_na_modalidade_futebol_de_campo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocao_086_-_flavio_e_demais_-_parabeniza_o_atleta_joao_victor_pela_aprovacao_pra_competir_no_clube_atletico_mineiro_na_modalidade_futebol_de_campo.pdf</t>
   </si>
   <si>
     <t>Parabeniza o atleta João Victor pela aprovação pra competir no Clube Atlético Mineiro na modalidade Futebol de Campo</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_087_-_tiago_carla_e_demais_-_felicitacoes_ao_29o_batalhao_da_policia_militar_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_087_-_tiago_carla_e_demais_-_felicitacoes_ao_29o_batalhao_da_policia_militar_de_campestre.pdf</t>
   </si>
   <si>
     <t>Felicitações ao 29º Batalhão da Polícia Militar de Campestre</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_088_-_juvenil_e_demais_-_pesares_aos_familiares_de_catarina_teixeira_evangelista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_088_-_juvenil_e_demais_-_pesares_aos_familiares_de_catarina_teixeira_evangelista.pdf</t>
   </si>
   <si>
     <t>Pesares aos familiares de Catarina Teixeira Evangelista</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_089_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_jose_carlos_mendes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_089_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_jose_carlos_mendes.pdf</t>
   </si>
   <si>
     <t>Moção 089 - Tiago e demais - Felicitações ao atleta campestrense José Carlos Mendes</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_090_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_guilherme_sobral.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_090_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_guilherme_sobral.pdf</t>
   </si>
   <si>
     <t>Moção 090 - Tiago e demais - Felicitações ao atleta campestrense Guilherme Sobral</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_091_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_miguel_tavares.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_091_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_miguel_tavares.pdf</t>
   </si>
   <si>
     <t>Moção 091 - Tiago e demais - Felicitações ao atleta campestrense Miguel Tavares</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_092_-_maria_do_carmo_e_demais_-_felicitacoes_a_equipe_da_melhor_idade_de_campestre_na_pessoa_de_laura_salomao_plenario.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_092_-_maria_do_carmo_e_demais_-_felicitacoes_a_equipe_da_melhor_idade_de_campestre_na_pessoa_de_laura_salomao_plenario.pdf</t>
   </si>
   <si>
     <t>Moção 092 - Maria do Carmo e demais - Felicitações à equipe da melhor idade de Campestre na pessoa de Laura Salomão</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_093_-_juliana_e_demais_-_pesares_familia_joao_marcos_rodrigues_do_lago.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_093_-_juliana_e_demais_-_pesares_familia_joao_marcos_rodrigues_do_lago.pdf</t>
   </si>
   <si>
     <t>Moção 093 - Juliana e demais - Pesares família João Marcos Rodrigues do Lago</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_094_-_juvenil_e_demais_-_pesares_aos_familiares_de_juveny_machado_correa.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_094_-_juvenil_e_demais_-_pesares_aos_familiares_de_juveny_machado_correa.pdf</t>
   </si>
   <si>
     <t>Moção 094 - Juvenil e demais - Pesares aos familiares de Juveny Machado Correa</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/480/mocao_095_-_juliana_flavio_e_demais_-_parabeniza_os_profissionais_da_rede_municipal_e_da_rede_estadual_de_ensino_pelo_dia_dos_professor.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/480/mocao_095_-_juliana_flavio_e_demais_-_parabeniza_os_profissionais_da_rede_municipal_e_da_rede_estadual_de_ensino_pelo_dia_dos_professor.pdf</t>
   </si>
   <si>
     <t>Moção 095 - Juliana, Flávio e demais - Parabeniza os profissionais da rede municipal e da rede estadual de ensino pelo Dia dos Professor</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>José Antônio Gonçalves, Juliana Ipólita N. Franco, Lutero Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/481/mocao_096_-_juliana_lutero_jose_antonio_e_demais_-_felicitacoes_a_melissa_melo_barbosa_silva_pela_medalha_de_ouro_na_obafog_-_olimpiada_brasileira_de_foguetes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/481/mocao_096_-_juliana_lutero_jose_antonio_e_demais_-_felicitacoes_a_melissa_melo_barbosa_silva_pela_medalha_de_ouro_na_obafog_-_olimpiada_brasileira_de_foguetes.pdf</t>
   </si>
   <si>
     <t>Moção 096 - Juliana, Lutero, José Antônio e demais - Felicitações à Melissa Melo Barbosa Silva pela Medalha de Ouro na OBAFOG - Olimpíada Brasileira de Foguetes</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_097_-_juvenil_e_demais_-_pesares_familia_floriano_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_097_-_juvenil_e_demais_-_pesares_familia_floriano_franco.pdf</t>
   </si>
   <si>
     <t>Moção 097 - Juvenil e demais - Pesares família Floriano Franco</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/495/mocao_098_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_igor_gabriel_do_prado_melo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/495/mocao_098_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_igor_gabriel_do_prado_melo.pdf</t>
   </si>
   <si>
     <t>Moção 098 - Tiago e demais - Felicitações ao atleta campestrense Igor Gabriel do Prado Melo</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocao_099_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_matheus_henrique_jonas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocao_099_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_matheus_henrique_jonas.pdf</t>
   </si>
   <si>
     <t>Moção 099 - Tiago e demais - Felicitações ao atleta campestrense Matheus Henrique Jonas</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocao_100_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_joao_vitor_de_andrade_lacerda.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocao_100_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_joao_vitor_de_andrade_lacerda.pdf</t>
   </si>
   <si>
     <t>Moção 100 - Tiago e demais - Felicitações ao atleta campestrense João Vitor de Andrade Lacerda</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/498/mocao_101_-_tiago_e_demais_-_felicitacoes_ao_professor_rafael_pereira_melo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/498/mocao_101_-_tiago_e_demais_-_felicitacoes_ao_professor_rafael_pereira_melo.pdf</t>
   </si>
   <si>
     <t>Moção 101 - Tiago e demais - Felicitações ao professor Rafael Pereira Melo</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Flávio Junior Franco, José Antônio Gonçalves, Juvenil Benedito A. Junior, Márcio José Franco, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/500/mocao_102_-_carminha_juvenil_jose_antonio_flavio_marcio_e_demais_-_felicitacoes_pelo_14o_desfile_de_carros_de_boi_no_distrito_posses_roseirinha.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/500/mocao_102_-_carminha_juvenil_jose_antonio_flavio_marcio_e_demais_-_felicitacoes_pelo_14o_desfile_de_carros_de_boi_no_distrito_posses_roseirinha.pdf</t>
   </si>
   <si>
     <t>Moção 102 - Carminha, Juvenil, José Antônio, Flavio, Marcio e demais - Felicitações pelo 14º desfile de carros de boi no distrito Posses Roseirinha</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Juvenil Benedito A. Junior, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocao_103_-_maria_do_carmo_antonio_marcos_juvenil_e_demais_-_pesares_familia_antonio_roberto_muniz.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocao_103_-_maria_do_carmo_antonio_marcos_juvenil_e_demais_-_pesares_familia_antonio_roberto_muniz.pdf</t>
   </si>
   <si>
     <t>Moção 103 - Maria do Carmo, Antônio Marcos, Juvenil e demais - Pesares família Antônio Roberto Muniz</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/521/mocao_104_-_juvenil_e_demais_-_pesares_familia_mauro_de_oliveira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/521/mocao_104_-_juvenil_e_demais_-_pesares_familia_mauro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção 104 - Juvenil e demais - Pesares família Mauro de Oliveira</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/534/mocao_105_-_tiago_e_demais_-_pesares_familia_de_dr_getulio_campos_fins_junior.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/534/mocao_105_-_tiago_e_demais_-_pesares_familia_de_dr_getulio_campos_fins_junior.pdf</t>
   </si>
   <si>
     <t>Moção 105 - Tiago e demais - Pesares família de Dr Getúlio Campos Fins Junior</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Antônio Marcos da Cunha, Vagner Miranda Silvio</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/535/mocao_106_-_antonio_marcos_e_vagner_e_demais_-_mocao_de_felicitacoes_ao_centro_de_oncologia_da_santa_casa_de_alfenas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/535/mocao_106_-_antonio_marcos_e_vagner_e_demais_-_mocao_de_felicitacoes_ao_centro_de_oncologia_da_santa_casa_de_alfenas.pdf</t>
   </si>
   <si>
     <t>Moção 106 - Antônio Marcos e Vagner e demais - Moção de Felicitações ao Centro de Oncologia da Santa Casa de Alfenas</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/550/mocao_107_-_juvenil_e_demais_-_pesares_aos_familiares_de_messias_aparecida_ribeiro.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/550/mocao_107_-_juvenil_e_demais_-_pesares_aos_familiares_de_messias_aparecida_ribeiro.pdf</t>
   </si>
   <si>
     <t>Moção 107 - Juvenil e demais - Pesares aos familiares de Messias Aparecida Ribeiro.doc</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_108_-_marcio_e_demais_-_pesares_familia_manoel_pereira_do_lago.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_108_-_marcio_e_demais_-_pesares_familia_manoel_pereira_do_lago.doc.pdf</t>
   </si>
   <si>
     <t>Moção 108 - Marcio e demais - Pesares família Manoel Pereira do Lago</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_109_-_flavio_e_demais_-_congratulacoes_aos_organizadores_do_8o_concurso_municipal_de_qualidade_dos_cafes_de_campestre.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_109_-_flavio_e_demais_-_congratulacoes_aos_organizadores_do_8o_concurso_municipal_de_qualidade_dos_cafes_de_campestre.doc.pdf</t>
   </si>
   <si>
     <t>Moção 109 - Flávio e demais - Congratulações aos organizadores do 8º Concurso Municipal de Qualidade dos Cafés de Campestre</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/562/mocao_110_-_flavio_e_demais_-_congratulacoes_aos_cooperados_de_campestre_entre_os_50_finalistas_da_categoria_lotes_de_cafes_especiais_do_programa_especialissimo_2025_cooxupe.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/562/mocao_110_-_flavio_e_demais_-_congratulacoes_aos_cooperados_de_campestre_entre_os_50_finalistas_da_categoria_lotes_de_cafes_especiais_do_programa_especialissimo_2025_cooxupe.doc.pdf</t>
   </si>
   <si>
     <t>Moção 110 - Flávio e demais - Congratulações aos cooperados de Campestre entre os 50 finalistas da categoria Lotes de Cafés Especiais do Programa Especialíssimo 2025 Cooxupé</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>Carla Patrícia Moreira, Juvenil Benedito A. Junior</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/563/mocao_111_-_juvenil_flavio_e_demais_-_pesares_a_familia_de_edvar_amaral_gurgel.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/563/mocao_111_-_juvenil_flavio_e_demais_-_pesares_a_familia_de_edvar_amaral_gurgel.doc.pdf</t>
   </si>
   <si>
     <t>Moção 111 - Juvenil, Flavio e demais - Pesares à família de Edvar Amaral Gurgel</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/575/mocao_112_-_flavio_e_demais_-_congratulacoes_e_reconhecimento_aos_alunos_participantes_e_vencedores_do_1o_circuito_campestre_de_xadrez__4_estacoes_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/575/mocao_112_-_flavio_e_demais_-_congratulacoes_e_reconhecimento_aos_alunos_participantes_e_vencedores_do_1o_circuito_campestre_de_xadrez__4_estacoes_2025.pdf</t>
   </si>
   <si>
     <t>Moção 112 - Flávio e demais - Congratulações e Reconhecimento aos alunos participantes e vencedores do 1º Circuito Campestre de Xadrez – 4 Estações 2025</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/576/mocao_113_-_lutero_jose_antonio_e_demais_-_agradecimento_pelos_servicos_prestados_pelo_executivo_municipal_e_secretario_adjunto_de_servicos_rurais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/576/mocao_113_-_lutero_jose_antonio_e_demais_-_agradecimento_pelos_servicos_prestados_pelo_executivo_municipal_e_secretario_adjunto_de_servicos_rurais.pdf</t>
   </si>
   <si>
     <t>Moção 113 - Lutero, José Antônio e demais - Agradecimento pelos serviços prestados pelo Executivo Municipal e Secretário Adjunto de Serviços Rurais</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_114_-_tiago_e_demais_-_congratulacoes_a_servidora_aposentada_silvia_helena_de_moura_em_reconhecimento_aos_26_anos_de_relevantes_servicos_prestados.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_114_-_tiago_e_demais_-_congratulacoes_a_servidora_aposentada_silvia_helena_de_moura_em_reconhecimento_aos_26_anos_de_relevantes_servicos_prestados.pdf</t>
   </si>
   <si>
     <t>Moção 114 - Tiago e demais - Congratulações à servidora aposentada Silvia Helena de Moura em reconhecimento aos 26 anos de relevantes serviços prestados</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/578/mocao_115_-_juliana_e_demais_-_felicitacoes_aos_secretarios_e_a_toda_equipe_da_secretaria_de_esporte_pelo_evento_da_oecam_-_olimpiada_estudantil_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/578/mocao_115_-_juliana_e_demais_-_felicitacoes_aos_secretarios_e_a_toda_equipe_da_secretaria_de_esporte_pelo_evento_da_oecam_-_olimpiada_estudantil_de_campestre.pdf</t>
   </si>
   <si>
     <t>Moção 115 - Juliana e demais - Felicitações aos secretários e a toda equipe da Secretaria de Esporte pelo evento da OECAM - Olimpíada Estudantil de Campestre</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Antônio Gonçalves, Juliana Ipólita N. Franco, Juvenil Benedito A. Junior, Lutero Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_002-2025_mesa_diretora.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_002-2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos servidores da Câmara Municipal de Campestre e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_003_concede_reajuste_salarial_para_os_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_003_concede_reajuste_salarial_para_os_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor, Supervisor Pedagógico, Coordenador Pedagógico e outros servidores, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal n° 11.738/2008.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_004_executivo_municipal_-_concede_reajuste_salarial_para_os_servidores_publicos_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_004_executivo_municipal_-_concede_reajuste_salarial_para_os_servidores_publicos_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos e subsídios aos servidores públicos do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_005_dispoe_sobre_a_concessao_onerosa_do_uso_de_bem_publico_para_a_atividade_educacional_especificando_as_condicoes_o_prazo_com_parecer.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_005_dispoe_sobre_a_concessao_onerosa_do_uso_de_bem_publico_para_a_atividade_educacional_especificando_as_condicoes_o_prazo_com_parecer.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO ONEROSA DO USO DE BEM PÚBLIСО PARA ATIVIDADE EDUCACIONAL, ESPECIFICANDO AS CONDIÇÕES, O PRAZO E A CONTRAPRESTAÇÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_006_-_dispoe_sobre_a_concessao_onerosa_do_uso_do_bem_publico_para_a_atividade_educacional.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_006_-_dispoe_sobre_a_concessao_onerosa_do_uso_do_bem_publico_para_a_atividade_educacional.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO ONEROSA DO USO DE BEM PÚBLICO PARA A ATIVIDADE EDUCACIONAL, ESPECIFICANDO AS CONDIÇÕES, O PRAZO E A CONTRAPRESTAÇÃO, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_007_autoriza_abertura_de_credito_suplmentar_ao_orcamento_de_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_007_autoriza_abertura_de_credito_suplmentar_ao_orcamento_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_008_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_008_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENТО DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_009_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_010_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_009_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_010_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação mínima de 25%(vinte e cinco por cento) de Artistas locais em manifestações culturais e/ou Eventos Artísticos, Culturais, Musicais, Exposições, Shows e similares organizados pela Administração Pública e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_012_cria_a_politica_e_os_componentes_do_municipio_de_campestre_do_estado_de_minas_gerais_do_snsa.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_012_cria_a_politica_e_os_componentes_do_municipio_de_campestre_do_estado_de_minas_gerais_do_snsa.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA E OS COMPONENTES DO MUNICÍPIO DE CAMPESTRE DO ESTADO DE MINAS GERAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_013_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_013_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_014_dispoe_sobre_a_concessao_de_anistia_em_carater_geral_de_penalidades_relativas_aos_creditos_tributarios_municipais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_014_dispoe_sobre_a_concessao_de_anistia_em_carater_geral_de_penalidades_relativas_aos_creditos_tributarios_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de anistia, em caráter geral, de penalidades relativas aos créditos_x000D_
 tributários municipais e não tributários, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_015_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_015_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E CONSOLIDAÇÃO DO ANEXO I DA LEI ORDINÁRIA N° 2.244/2024, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPESTRE A DESTINAR RECURSOS ÀS ORGANIZAÇÕES DE SOCIEDADE CIVIL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_016_marcos_galileu_-_denomina_ruas_do_loteamento_chico_emilio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_016_marcos_galileu_-_denomina_ruas_do_loteamento_chico_emilio.pdf</t>
   </si>
   <si>
     <t>Dá denominação para as Ruas do Loteamento Irmãos Almeida (Chico Emilio) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_017_lutero_-_denomina_ruas_do_loteamento_residencial_amaral.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_017_lutero_-_denomina_ruas_do_loteamento_residencial_amaral.pdf</t>
   </si>
   <si>
     <t>Dá denominação para as Ruas do Loteamento Residencial Amaral e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_018_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2026_e_da_outras_providencias_-_ldo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_018_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2026_e_da_outras_providencias_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_019_dispoe_sobre_o_programa_de_descentralizacao_da_execucao_de_servicos_publicos_qualificando_entidades_sem_fins_lucrativos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_019_dispoe_sobre_o_programa_de_descentralizacao_da_execucao_de_servicos_publicos_qualificando_entidades_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE DESCENTRALIZAÇÃO DA EXECUÇÃO DE SERVIÇOS PÚBLICOS QUALIFICANDO ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS (OS) NO ÂMBIТО DO MUNICÍPIO DE CAMPESTRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_020_altera_a_lei_municipal_n._1.982_de_12_de_novembro_de_2019_para_corrigir_o_numero_da_matricula_do_imovel_mencionado..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_020_altera_a_lei_municipal_n._1.982_de_12_de_novembro_de_2019_para_corrigir_o_numero_da_matricula_do_imovel_mencionado..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.982, de 12 de novembro de 2019, para corrigir o número da matrícula do imóvel mencionado.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_021_estabelece_diretrizes_para_a_implantacao_do_programa_rede_de_protecao_da_mulher_no_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_021_estabelece_diretrizes_para_a_implantacao_do_programa_rede_de_protecao_da_mulher_no_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do Programa Rede de Proteção da Mulher no município de Campestre.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_022_dispoe_sobre_a_autorizacao_para_participacao_do_municipio_de_campestre_no_consorcio_publico_para_gestao_integrada.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_022_dispoe_sobre_a_autorizacao_para_participacao_do_municipio_de_campestre_no_consorcio_publico_para_gestao_integrada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PARTICIPAÇÃO DO MUNICÍPIO DE CAMPESTRE/MG NO CONSÓRCIO PÚBLICO PARA GESTÃO INTEGRADA.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_023_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_024_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_023_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_024_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_025_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_025_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E CONSOLIDAÇÃO DO ANEXO I DA LEI ORDINÁRIA N 2.244/2024, QUE AUTORIZA Ο PODER EXECUTIVO MUNICIPAL DE CAMPESTRE A DESTINAR RECURSOS AS ORGANIZAÇÕES DE SOCIEDADE CIVIL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_026_autoriza_a_abertura_de_credito_suplementar_ao_orcamento_fiscal_do_municipio_de_campestre_para_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_026_autoriza_a_abertura_de_credito_suplementar_ao_orcamento_fiscal_do_municipio_de_campestre_para_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPESTRE PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_027_altera_a_lei_ordinaria_municipal_1.876_de_2017_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_027_altera_a_lei_ordinaria_municipal_1.876_de_2017_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA MUNICIPAL 1.876/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_028_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_028_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIO ALUGUEL A EMPRESA INSTALADA, NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_029_cria_o_conselho_municipal_de_seguranca_publica_comseg_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_029_cria_o_conselho_municipal_de_seguranca_publica_comseg_de_campestre.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA (COMSEG) DE CAMPESTRE.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_030_dispoe_sobre_a_criacao_do_banco_municipal_de_equipamentos_ortopedicos_e_hospitalares_no_municipio_de_campestre__mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_030_dispoe_sobre_a_criacao_do_banco_municipal_de_equipamentos_ortopedicos_e_hospitalares_no_municipio_de_campestre__mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Municipal de Equipamentos Ortopédicos e Hospitalares no Município de Campestre - MG, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_031_altera_a_lei_ordinaria_municipal_2.082_de_2022_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_031_altera_a_lei_ordinaria_municipal_2.082_de_2022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA MUNICIPAL 2.082/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_032_-_executivo_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_032_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI E AUTORIZA O PAGAMENTO DOS VALORES DE AUXİLIO-MORADIA E AUXÍLIO-ALIMENTAÇÃO AOS MÉDICOS INTEGRANTES DO PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL, NO ÂMBITO DO MUNICÍPIO DE CAMPESTRE/MG, Е DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_033_dispoe_sobre_a_autorizacao_para_a_camara_municipal_de_campestre_firmar_convenio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_033_dispoe_sobre_a_autorizacao_para_a_camara_municipal_de_campestre_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Câmara Municipal de Campestre firmar convênio com Instituições Financeiras para conceder empréstimos consignados mediante desconto em folha para os seus servidores e vereadores.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_034_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_034_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AΟ ORÇAMENTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_035_-_dispoe_sobre_a_criacao_do_setor_de_almoxarifado_da_camara_municipal_de_campestre_mg_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_035_-_dispoe_sobre_a_criacao_do_setor_de_almoxarifado_da_camara_municipal_de_campestre_mg_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do setor de Almoxarifado da Câmara Municipal de Campestre MG e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_036_dispoe_sobre_o_acesso_gratuito_de_pessoas_com_deficiencia_em_eventos_socioculturais_no_ambito_do_municipio_de_campestre-mg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_036_dispoe_sobre_o_acesso_gratuito_de_pessoas_com_deficiencia_em_eventos_socioculturais_no_ambito_do_municipio_de_campestre-mg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso gratuito de pessoas com deficiência em eventos socioculturais no âmbito do município de Campestre-MG.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_037_revisa_e_altera_o_plano_municipal_de_saneamento_basico_do_municipio_de_campestre_instituido_pela_lei_municipal_1.869_-_anexo_unico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_037_revisa_e_altera_o_plano_municipal_de_saneamento_basico_do_municipio_de_campestre_instituido_pela_lei_municipal_1.869_-_anexo_unico.pdf</t>
   </si>
   <si>
     <t>REVISA E ALTERA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE CAMPESTRE/MG, INSTITUÍDO PELA LEI MUNICIPAL N° 1.869/2016 E REVISADO PELA LEI N° 1.895/2017, NOS TERMOS DO ANEXO ÚNICO.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_038_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_038_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIO ALUGUEL ÀS EMPRESAS INSTALADAS, NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_039_dispoe_sobre_a_obrigatoriedade_de_consulta_previa_a_comunidade_escolar.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_039_dispoe_sobre_a_obrigatoriedade_de_consulta_previa_a_comunidade_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de consulta prévia à comunidade escolar pelo Município de Campestre, para fins de absorção dos anos iniciais e finais do ensino fundamental das escolas públicas estaduais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_040_autoriza_o_poder_executivo_a_distribuicao_gratuita_de_sensores_de_monitoramento_continuo_de_glicemia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_040_autoriza_o_poder_executivo_a_distribuicao_gratuita_de_sensores_de_monitoramento_continuo_de_glicemia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a distribuição gratuita de sensores de monitoramento contínuo de glicemia para pacientes com Diabetes Mellitus tipo 1 no município de Campestre, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_041_institui_o_calendario_municipal_de_eventos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_041_institui_o_calendario_municipal_de_eventos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO MUNICIPAL DE EVENTOS DO MUNICÍPIO DE CAMPESTRE/MG, DISPÕE SOBRE OS CRITÉRIOS PARA INCLUSÃO DE EVENTOS, DEFINE OBJETIVOS E DIRETRIZES PARA SUA ORGANIZAÇÃO, APOIO E DIVULGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_042_-_institui_o_sistema_municipal_de_atendimento_socieducativo_simase.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_042_-_institui_o_sistema_municipal_de_atendimento_socieducativo_simase.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE ATENDIMENTО SOCIOEDUCATIVO (SIMASE) NAS MODALIDADES DE MEDIDAS SOCIOEDUCATIVAS DE LIBERDADE ASSISTIDA (LA) E DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE (PSC), DESTINADO AOS ADOLESCENTES EM CONFLITO COM A LEI NO MUNICÍPIO DE CAMPESTRE (MG) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_043_-_executivo_municipal_-_altera_a_lei_ordinaria_municipal_2273_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_043_-_executivo_municipal_-_altera_a_lei_ordinaria_municipal_2273_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA MUNICIPAL 2.273/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_044_-_executivo_municipal_-_autoriza_o_executivo_a_formalizar_a_cessao_de_estagiarios_ao_tjmg_e_a_celebrar_acordo_de_cooperacao_para_tal_fim.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_044_-_executivo_municipal_-_autoriza_o_executivo_a_formalizar_a_cessao_de_estagiarios_ao_tjmg_e_a_celebrar_acordo_de_cooperacao_para_tal_fim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FORMALIZAR A CESSÃO DE ESTAGIÁRIOS AO TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS E A CELEBRAR ACORDO DE COOPERAÇÃO PARA TAL FIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_045_-_executivo_municipal_-_autoriza_o_poder_executivo_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_caminhos_gerais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_045_-_executivo_municipal_-_autoriza_o_poder_executivo_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_caminhos_gerais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO ASSOCIATIVO COM A ASSOCIAÇÃO DO CIRCUITO TURÍSTICO CAMINHOS GERAIS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício de 2026.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_047_-__executivo_municipal_-_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_quadrienio_2026-2029.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_047_-__executivo_municipal_-_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_quadrienio_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Plano Plurianual de Governo do Município, para o Quadriênio 2026/2029.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_048_-_executivo_municipal_-_autoriza_o_poder_executivo_municipal_a_destinar_recursos_sociedade_civil.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_048_-_executivo_municipal_-_autoriza_o_poder_executivo_municipal_a_destinar_recursos_sociedade_civil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA Ο PODER EXECUTIVO MUNICIPAL DE CAMPESTRE A DESTINAR RECURSOS AS ORGANIZAÇÕES DA SOCIEDADE CIVIL, DEFINIDAS NA LEI N. 13.019 DE 2014, DE ACORDO COM O ART. 26 DA LEI COMPLEMENTAR 101 DE 2000, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_049_-_flavio_-_institui_a_semana_municipal_de_educacao_em_politicas_publicas_nas_escolas_da_rede_publica_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_049_-_flavio_-_institui_a_semana_municipal_de_educacao_em_politicas_publicas_nas_escolas_da_rede_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Campestre/MG, a Semana Municipal de Educação em Políticas Públicas nas escolas da rede pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_050_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_farmacia_municipal_de_saude_em_aceitar_receitas_medicas_particulares.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_050_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_farmacia_municipal_de_saude_em_aceitar_receitas_medicas_particulares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Farmácia Municipal de Saúde em aceitar receitas médicas particulares para a dispensação de medicamentos constantes na Relação Nacional de Medicamentos Essenciais – RENAME, e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_051_-_flavio_-_dispoe_sobre_a_criacao_do_programa_mulher_independente.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_051_-_flavio_-_dispoe_sobre_a_criacao_do_programa_mulher_independente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Mulher Independente”, que institui auxílio-aluguel urgente para mulheres em situação de violência doméstica ou familiar e prioriza vagas para seus filhos em creches e escolas municipais.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_052_-_flavio_-_dispoe_sobre_a_modalidade_de_agendamento_e_cancelamento_de_consultas_medicas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_052_-_flavio_-_dispoe_sobre_a_modalidade_de_agendamento_e_cancelamento_de_consultas_medicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modalidade de agendamento e cancelamento de consultas médicas, exames e procedimentos médicos para os usuários das Unidades de Saúde do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_053_-_flavio_-_dispoes_sobre_a_obrigatoriedade_de_transparencia_das_emendas_parlamentares_indicadas_ao_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_053_-_flavio_-_dispoes_sobre_a_obrigatoriedade_de_transparencia_das_emendas_parlamentares_indicadas_ao_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de transparência das emendas parlamentares indicadas ao município de Campestre.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_054_-_executivo_municipal_-_institui_o_programa_municipal_de_patrulha_mecanizada_destinado_ao_fomento_da_agricultura_e_pecuaria_no_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_054_-_executivo_municipal_-_institui_o_programa_municipal_de_patrulha_mecanizada_destinado_ao_fomento_da_agricultura_e_pecuaria_no_municipio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PATRULHA MECANIZADA, DESTINADO AO FOMENTO DA AGRICULTURA E PECUÁRIA NO MUNICÍPIO DE CAMPESTRE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_055_-_executivo_municipal_-_altera_lei_ordinaria_municipal_no_1.887-2017.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_055_-_executivo_municipal_-_altera_lei_ordinaria_municipal_no_1.887-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI ORDINÁRIA MUNICIPAL Nº 1.887/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_056_-_executivo_municipal_-_altera_o_contrato_de_consorcio_publico_da_associacao_dos_municipios_da_microrregiao_do_alto_rio_pardo_amarp.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_056_-_executivo_municipal_-_altera_o_contrato_de_consorcio_publico_da_associacao_dos_municipios_da_microrregiao_do_alto_rio_pardo_amarp.pdf</t>
   </si>
   <si>
     <t>ALTERA O CONTRATO DE CONSÓRCIO PÚBLICO DA ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO ALTO DO RIO PARDO - AMARP, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_057_-_executivo_municipal_-_altera_o_3_do_art_32_da_lei_2197_de_17.05.24_e_o_art_6_da_lei_2241_de_12.12.24.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_057_-_executivo_municipal_-_altera_o_3_do_art_32_da_lei_2197_de_17.05.24_e_o_art_6_da_lei_2241_de_12.12.24.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DO ART. 32 DA LEI N° 2.197, DE 17 DE MAIO DE 2024, E O ART. 6° DA LEI N° 2.241, DE 12 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_058_-_executivo_municipal_-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_058_-_executivo_municipal_-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 31 DE DEZEMBRO DE 2025, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI N° 1.823, DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_059_-_executivo_municipal_-_altera_a_lei_ordinaria_no_1990-2019_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_059_-_executivo_municipal_-_altera_a_lei_ordinaria_no_1990-2019_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA 1.990/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_060_-_executivo_municipal_-_dispoe_sobre_denominacoes_de_bens_publicos_parque_recreativo_praca_de_esportes_e_psf_mauricio_salviolli.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_060_-_executivo_municipal_-_dispoe_sobre_denominacoes_de_bens_publicos_parque_recreativo_praca_de_esportes_e_psf_mauricio_salviolli.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÕES DE BENS PÚBLICOS "PARQUE RECREATIVO PRAÇA DE ESPORTES" E "PSF MAURÍCIO SALVIOLLI"</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_061_-_executivo_municipal_-_dispoe_sobre_a_denominacao_do_espaco_de_convivencia_alice_ambrogi_do_lago.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_061_-_executivo_municipal_-_dispoe_sobre_a_denominacao_do_espaco_de_convivencia_alice_ambrogi_do_lago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESPAÇO DE CONVIVÊNCIA "ALICE AMBROGI DO LAGO".</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_063_-_flavio_-_dispoe_sobre_medidas_de_acessibilidade_para_pessoas_com_deficiencia_em_eventos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_063_-_flavio_-_dispoe_sobre_medidas_de_acessibilidade_para_pessoas_com_deficiencia_em_eventos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de acessibilidade para pessoas com deficiência nos eventos públicos e particulares no município de Campestre e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_064_-_flavio_-_institui_a_concessao_de_certificado_para_a_empresa_amiga_da_juventude.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_064_-_flavio_-_institui_a_concessao_de_certificado_para_a_empresa_amiga_da_juventude.pdf</t>
   </si>
   <si>
     <t>Institui o selo "Empresa Amiga da Juventude" no município de Campestre e dá outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_065_-_flavio_-_institui_o_selo_empresa_amiga_do_esporte_e_cultura.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_065_-_flavio_-_institui_o_selo_empresa_amiga_do_esporte_e_cultura.pdf</t>
   </si>
   <si>
     <t>Institui o selo “Empresa Amiga do Esporte e Cultura” no município de Campestre e dá outras providências</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_066_-_maria_do_carmo_-_proibe_a_execucao_de_musica_e_videoclipe_com_conteudo_que_facam_apologia_ao_crime_drogas_e_conteudos_sexuais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_066_-_maria_do_carmo_-_proibe_a_execucao_de_musica_e_videoclipe_com_conteudo_que_facam_apologia_ao_crime_drogas_e_conteudos_sexuais.pdf</t>
   </si>
   <si>
     <t>PROIBE A EXECUÇÃO DE MÚSICA E VIDEOCLIPE COM CONTEÚDO QUE FAÇAM APOLOGIA AO CRIME, AO USO DE DROGAS E/OU QUE EXPRESSEM CONTEÚDOS SEXUAIS, NA REDE DE ENSINO PÚBLICA E PRIVADA DO MUNICÍPIO DE CAMPESTRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_067_-_maria_do_carmo_-_dispoe_sobre_a_isencao_da_taxa_de_inscricao_em_concursos_publicos_para_doadores_regulares_de_sangue.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_067_-_maria_do_carmo_-_dispoe_sobre_a_isencao_da_taxa_de_inscricao_em_concursos_publicos_para_doadores_regulares_de_sangue.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS PARA DOADORES REGULARES DE SANGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_068_-_flavio_-_institui_o_programa_de_naming_rights_para_cessao_onerosa_de_direito_a_nomeacao_de_eventos_bens_e_equipamentos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_068_-_flavio_-_institui_o_programa_de_naming_rights_para_cessao_onerosa_de_direito_a_nomeacao_de_eventos_bens_e_equipamentos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Naming Rights para cessão onerosa de direito à nomeação de eventos, bens e equipamentos públicos do município de Campestre e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_069_-_executivo_municipal_-_dispoe_sobre_alteracao_anexo_i_da_lei_2244-24_que_autoriza_o_executivo_a_destinar_recursos_as_oscip.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_069_-_executivo_municipal_-_dispoe_sobre_alteracao_anexo_i_da_lei_2244-24_que_autoriza_o_executivo_a_destinar_recursos_as_oscip.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração e consolidação do Anexo I da Lei Ordinária nº 2.244/2024 (com a redação dada pela Lei nº 2.265/2025), que autoriza o Poder Executivo Municipal de Campestre a destinar recursos às organizações de sociedade civil do município</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_070_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_070_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIO ALUGUEL AS EMPRESAS INSTALADAS, NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_071_-_executivo_municipal_-_dispoe_sobre_autorizacao_para_cessao_gratuita_de_imovel_locado_pela_camara_e_ceder_servidor_ao_tremg_para_a_uae.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_071_-_executivo_municipal_-_dispoe_sobre_autorizacao_para_cessao_gratuita_de_imovel_locado_pela_camara_e_ceder_servidor_ao_tremg_para_a_uae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para receber, em cessão gratuita, parte de imóvel atualmente locado pela Câmara Municipal de Campestre, e para ceder servidor público efetivo ao Tribunal Regional de Minas Gerais, destinado à instalação e funcionamento da Unidade de Atendimento ao Eleitor - UAE, e dá outras providências</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_072_-_flavio_-_dispoe_sobre_a_criacao_do_bolsa_atleta_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_072_-_flavio_-_dispoe_sobre_a_criacao_do_bolsa_atleta_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Bolsa Atleta e dá outras providências</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_073_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_073_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a conceder auxílio aluguel à empresa instalada, nos termos que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_074_-_jose_antonio_-_autoriza_a_implementacao_de_programa_municipal_de_oportunidade_e_inclusao_para_jovem_aprendiz_e_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_074_-_jose_antonio_-_autoriza_a_implementacao_de_programa_municipal_de_oportunidade_e_inclusao_para_jovem_aprendiz_e_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Autoriza a implementação de Programa Municipal de Oportunidade e Inclusão para jovem aprendiz e Pessoa com Deficiência</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_075_-_flavio_-_cria_o_programa_educativo_pequeno_agricultor_nas_escolas_municipais_da_zona_rural_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_075_-_flavio_-_cria_o_programa_educativo_pequeno_agricultor_nas_escolas_municipais_da_zona_rural_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Educativo “Pequeno Agricultor” nas Escolas Municipais da Zona Rural e dá outras providências</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Produtor de Leite no calendário oficial do município de Campestre e dá outras providências</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_077_-_executivo_municipal_-_autoriza_a_abertura_de_credito_suplementar_por_excesso_de_arrecadacao_ao_orcamento_fiscal_de_campestre_para_2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_077_-_executivo_municipal_-_autoriza_a_abertura_de_credito_suplementar_por_excesso_de_arrecadacao_ao_orcamento_fiscal_de_campestre_para_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação ao orçamento fiscal de Campestre para 2025</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_078_-_executivo_municipal_-_dispoe_sobre_alteracao_do_anexo_i_da_lei_2288-25_que_autoriza_destinar_recursos_a_organizacoes_de_sociedade_civil.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_078_-_executivo_municipal_-_dispoe_sobre_alteracao_do_anexo_i_da_lei_2288-25_que_autoriza_destinar_recursos_a_organizacoes_de_sociedade_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei 2288/2025 que autoriza o Executivo a destinar recursos as Organizações de Sociedade Civil do Município”</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_079_-_executivo_municipal_-_da_nomeacao_para_as_ruas_do_loteamento_residencial_aurora_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_079_-_executivo_municipal_-_da_nomeacao_para_as_ruas_do_loteamento_residencial_aurora_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dá nomeação para as ruas do loteamento residencial aurora e dá outras providências</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_080_-_executivo_municipal_-_autoriza_em_carater_de_ratificacao_e_ampliacao_a_doacao_de_228_lotes_de_terrenos_no_loteamento_guilherme_augusto_de_paiva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_080_-_executivo_municipal_-_autoriza_em_carater_de_ratificacao_e_ampliacao_a_doacao_de_228_lotes_de_terrenos_no_loteamento_guilherme_augusto_de_paiva.pdf</t>
   </si>
   <si>
     <t>Autoriza, em caráter de ratificação e ampliação, a doação de 228 (duzentos e vinte e oito) lotes de terrenos urbanos situados no Loteamento Popular ‘Guilherme Augusto de Paiva’, para fins de regularização e implantação de infraestrutura de saneamento básico e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_lei_081_-_executivo_municipal_-_autoriza_a_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_lei_081_-_executivo_municipal_-_autoriza_a_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_082_-_executivo_municipal_-_dispoe_sobre_a_autorizacao_para_celebracao_de_termo_de_cooperacao_com_o_municipio_de_poco_fundo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_082_-_executivo_municipal_-_dispoe_sobre_a_autorizacao_para_celebracao_de_termo_de_cooperacao_com_o_municipio_de_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebração de termo de cooperação com o município de Poço Fundo/MG, para repasse de recursos financeiros do Fundo Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_resolucao_001-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2023.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_resolucao_001-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2023.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal referente ao exercício financeiro. de 2023, em conformidade com o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_002_-_aprova_contas_do_prefeito_nivaldo_donizete_muniz_-_2020.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_002_-_aprova_contas_do_prefeito_nivaldo_donizete_muniz_-_2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal referente ao exercício financeiro de 2020, em conformidade com o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_003_-_regulamenta_o_custeio_e_a_prestacao_de_contas_em_casos_de_deslocamento_de_servidores_e_vereadores_da_sede_do_legislativo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_003_-_regulamenta_o_custeio_e_a_prestacao_de_contas_em_casos_de_deslocamento_de_servidores_e_vereadores_da_sede_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o custeio e a prestação de contas em casos de deslocamento de servidores e vereadores da sede do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_004_-_dispoe_sobre_a_criacao_do_centro_de_atendimento_ao_cidadao_ceac_no_ambito_da_camara_municipal_de_campestre-mg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_004_-_dispoe_sobre_a_criacao_do_centro_de_atendimento_ao_cidadao_ceac_no_ambito_da_camara_municipal_de_campestre-mg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO AO CIDADÃO (CEAC) NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPESTRE-MG, DISCIPLINA SUA COMPETÊNCIA, ATIVIDADES, FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_resolucao_005_-_mesa_diretora_-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2021.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_resolucao_005_-_mesa_diretora_-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2021.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal referente ao exercício financeiro de 2021, em conformidade com o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_006_-_todos_os_vereadores_-_altera_dispositivo_do_regimento_interno_da_camara_municipal_de_campestre_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_006_-_todos_os_vereadores_-_altera_dispositivo_do_regimento_interno_da_camara_municipal_de_campestre_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno da Câmara Municipal de Campestre, e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_resolucao_007_-_mesa_diretora_-_dispoe_sobre_a_dispensa_de_elaboracao_de_documentos_facultativos_nas_contratacoes_diretas_de_baixo_valor_na_camara.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_resolucao_007_-_mesa_diretora_-_dispoe_sobre_a_dispensa_de_elaboracao_de_documentos_facultativos_nas_contratacoes_diretas_de_baixo_valor_na_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de elaboração de documentos facultativos nas contratações diretas de baixo valor realizadas no âmbito da Câmara Municipal de Campestre, nos termos da Lei Federal nº 14.133/2021, e dá outras providências”</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_resolucao_008_-_mesa_diretora_-_denomina_o_ceac_de_centro_de_atendimento_ao_cidadao_fabio_borges_rugani.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_resolucao_008_-_mesa_diretora_-_denomina_o_ceac_de_centro_de_atendimento_ao_cidadao_fabio_borges_rugani.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do “Centro de Atendimento ao Cidadão Fábio Borges Rugani”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_complementar_001_-_altera_anexo_i_da_lei_complementar_n._53_de_2022.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_complementar_001_-_altera_anexo_i_da_lei_complementar_n._53_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei Complementar Municipal nº 53, de 15 de fevereiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_complementar_002_-_cria_o_cargo_de_medio_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_n._33.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_complementar_002_-_cria_o_cargo_de_medio_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_n._33.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MÉDICO REGULADOR MUNICIPAL NO QUADRO DE CARGOS DA LEI COMPLEMENTAR N° 33, DE 20 DE MARÇO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_complementar_003_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_ii_da_lei_complementar_n._33.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_complementar_003_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_ii_da_lei_complementar_n._33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E CONSOLIDAÇÃO DO ANEXO II DA LEI COMPLEMENTAR Nº 33/2017, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CAMPESTRE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_complementar_004_-_institui_o_cargo_de_medico_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_33-2017.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_complementar_004_-_institui_o_cargo_de_medico_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_33-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CARGO DE MÉDICO REGULADOR MUNICIPAL NO QUADRO DE CARGOS DA LEI COMPLEMENTAR N° 33, DE 20 DE MARÇO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_complementar_005_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_educacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_complementar_005_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_educacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°21/2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E CARREIRAS Е REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA E APOIO ADMINISTRATIVO DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_complementar_006_-_institui_gratificacoes_para_operadores_de_maquinas_e_motoristas_de_veiculos_do_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_complementar_006_-_institui_gratificacoes_para_operadores_de_maquinas_e_motoristas_de_veiculos_do_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÕES PARA OPERADORES DE MÁQUINAS E MOTORISTAS DE VEÍCULOS DO MUNICÍPIO DE CAMPESTRE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_complementar_007_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_complementar_007_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°21/2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃО BÁSICA E APOIO ADMINISTRATIVO DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_complementar_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_de_enfermagem_em_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_complementar_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_de_enfermagem_em_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_complementar_009_-_altera_o_anexo_i_da_lei_complementar_no_29.2015_e_acrescenta_o_direito_a_licenca_maternidade_e_paternidade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_complementar_009_-_altera_o_anexo_i_da_lei_complementar_no_29.2015_e_acrescenta_o_direito_a_licenca_maternidade_e_paternidade.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 29, DE 30 DE JUNHO DE 2015, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL DE CAMPESTRE/MG, E DÁ OUTRAS PROVIDÊNCIAS, BEM COMО ACRESCENTA O DIREITO À LICENÇA MATERNIDADE E PATERNIDADE AOS(ÀS) SERVIDORES(AS) NA REFERIDA LEI.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_complementar_010_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_complementar_010_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°21/2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA E APOIO ADMINISTRATIVO DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_complementar_011_-_dispoe_sobre_a_reorganizacao_da_estrutura_administrativa_poder_executivo_do_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_complementar_011_-_dispoe_sobre_a_reorganizacao_da_estrutura_administrativa_poder_executivo_do_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da estrutura administrativa do Poder Executivo do Município de Campestre-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_complementar_012_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_complementar_012_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_complementar_013_-_dispoe_sobre_a_alteracao_do_vencimento_do_cargo_de_tratorista_constante_na_lc_13_de_03_de_marco_de_2008.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_complementar_013_-_dispoe_sobre_a_alteracao_do_vencimento_do_cargo_de_tratorista_constante_na_lc_13_de_03_de_marco_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO VENCIMENTO DO CARGO DE TRATORISTA CONSTANTE NA LEI COMPLEMENTAR N° 013, DE 03 DE MARÇO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_complementar_014_-_extingue_cargo_criado_pela_lc_29.15_e_altera_a_estrutura_administrativa_disposta_na_lc_71.25.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_complementar_014_-_extingue_cargo_criado_pela_lc_29.15_e_altera_a_estrutura_administrativa_disposta_na_lc_71.25.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGO EFETIVO CRIADO PELA LEI COMPLEMENTAR MUNICIPAL N° 29/2015, ALTERA A ESTRUTURA ADMINISTRATIVA DISPOSTA NA LEI COMPLEMENTAR MUNICIPAL N° 71/2025 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_complementar_015_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_61-2024.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_complementar_015_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_61-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 61/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_complementar_016_-_executivo_municipal_-_acrescenta_o_paragrafo_unico_ao_artigo_160_da_lei_complementar_municipal_no_71-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_complementar_016_-_executivo_municipal_-_acrescenta_o_paragrafo_unico_ao_artigo_160_da_lei_complementar_municipal_no_71-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 160 DA LEI COMPLEMENTAR MUNICIPAL N° 71/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_complementar_017_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_69-2025.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_complementar_017_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_69-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 69/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_complementar_018_-_executivo_municipal_-_altera_lcs_20_29_e_21_para_dispor_sobre_cargos_de_nutricionista_e_agente_arrecadacao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_complementar_018_-_executivo_municipal_-_altera_lcs_20_29_e_21_para_dispor_sobre_cargos_de_nutricionista_e_agente_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das leis complementares municipais nº 20/2010, nº 29/2015 e nº 21/2011, para dispor sobre a carga horária e atribuições do cargo de nutricionista, redefinir as atribuições e vencimento do cargo de agente de arrecadação e dá outras providências</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_complementar_019_-_executivo_municipal_-_revoga_a_lc_38_de_2017_e_altera_os_anexos_da_lc_05_de_2002_que_institui_o_sistema_tributario.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_complementar_019_-_executivo_municipal_-_revoga_a_lc_38_de_2017_e_altera_os_anexos_da_lc_05_de_2002_que_institui_o_sistema_tributario.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR N° 38/2017, BEM COMO ALTERA OS ANEXOS DA LEI COMPLEMENTAR N° 5/2002, QUE INTITUIU O SISTEMA TRIBUTARIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_011_vetado_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_contratacao_minima_de_artistas_locais_-_veto.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_011_vetado_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_contratacao_minima_de_artistas_locais_-_veto.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_lei_050_aprovado_-_tiago_-_dispoe_sob_251112_192501.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_lei_050_aprovado_-_tiago_-_dispoe_sob_251112_192501.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei 050/2025</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_001-_juninho_-_pede_dedetizacao_dos_bueiros_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_001-_juninho_-_pede_dedetizacao_dos_bueiros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 001- Juninho - Pede dedetização dos bueiros do município</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_002_-_tiago_-_pede_informacoes_sobre_compra_do_sensor_glicose.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_002_-_tiago_-_pede_informacoes_sobre_compra_do_sensor_glicose.pdf</t>
   </si>
   <si>
     <t>Requerimento 002 - Tiago - Pede informações sobre compra do sensor glicose</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_003_-_tiago_-_pede_instalacao_de_alguns_semaforos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_003_-_tiago_-_pede_instalacao_de_alguns_semaforos.pdf</t>
   </si>
   <si>
     <t>Requerimento 003 - Tiago - Pede instalação de alguns semáforos</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_004_-_carminha_-_pede_recapeamento_de_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_004_-_carminha_-_pede_recapeamento_de_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 004 - Carminha - Pede recapeamento de ruas</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_005_-_carminha_-_pede_unidade_dos_correios.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_005_-_carminha_-_pede_unidade_dos_correios.pdf</t>
   </si>
   <si>
     <t>Requerimento 005 - Carminha - Pede unidade dos Correios</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_006_-_marcinho_-_pede_manilhamento_proximo_ao_campo_das_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_006_-_marcinho_-_pede_manilhamento_proximo_ao_campo_das_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 006 - Marcinho - Pede manilhamento proximo ao campo das Posses</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_007_-_flavio_-_pede_desentupimento_de_dois_bueiros_na_rua_coronel_jose_guilherme.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_007_-_flavio_-_pede_desentupimento_de_dois_bueiros_na_rua_coronel_jose_guilherme.pdf</t>
   </si>
   <si>
     <t>Requerimento 007 - Flavio - Pede desentupimento de dois bueiros na Rua Coronel José Guilherme</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_008_-_carla_-_pede_alargamento_de_estrada_rural.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_008_-_carla_-_pede_alargamento_de_estrada_rural.pdf</t>
   </si>
   <si>
     <t>Requerimento 008 - Carla - Pede alargamento de estrada rural</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_009_-_carla_-_pede_providencias_na_rua_dr._jose_luiz.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_009_-_carla_-_pede_providencias_na_rua_dr._jose_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento 009 - Carla - Pede providências na Rua Dr. José Luiz</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_010_-_juliana_-_pede_fornecimento_de_libre_para_adultos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_010_-_juliana_-_pede_fornecimento_de_libre_para_adultos.pdf</t>
   </si>
   <si>
     <t>Requerimento 010 - Juliana - Pede fornecimento de libre para adultos</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_011_-_lutero_-_pede_faixas_elevadas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_011_-_lutero_-_pede_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>Requerimento 011 - Lutero - Pede faixas elevadas</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_012_-_lutero_-_pede_providencias_na_rodoviaria.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_012_-_lutero_-_pede_providencias_na_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Requerimento 012 - Lutero - Pede providências na Rodoviaria</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_013_-_tiago_-_pede_reajuste_nas_diarias_motoristas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_013_-_tiago_-_pede_reajuste_nas_diarias_motoristas.pdf</t>
   </si>
   <si>
     <t>Requerimento 013 - Tiago - Pede reajuste nas diárias motoristas</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_014_-_tiago_-_pede_manutencao_da_travessa_izaltino_virgilio_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_014_-_tiago_-_pede_manutencao_da_travessa_izaltino_virgilio_franco.pdf</t>
   </si>
   <si>
     <t>Requerimento 014 - Tiago - Pede manutenção da Travessa Izaltino Virgilio Franco</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_015_-_tiago_-_pedea_implantacao_da_zona_de_estacionamento_pago_-_zona_azul.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_015_-_tiago_-_pedea_implantacao_da_zona_de_estacionamento_pago_-_zona_azul.pdf</t>
   </si>
   <si>
     <t>Requerimento 015 - Tiago - Pede a implantação da zona de estacionamento pago - Zona Azul</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_016_-_marcio_-_pede_construir_um_banheiro_na_praca_para_cadeirantes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_016_-_marcio_-_pede_construir_um_banheiro_na_praca_para_cadeirantes.pdf</t>
   </si>
   <si>
     <t>Requerimento 016 - Marcio - Pede construir um banheiro na praça para cadeirantes</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Vagner Miranda Silvio</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_017_-_vagner_-_pede_transporte_publico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_017_-_vagner_-_pede_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento 017 - Vagner - Pede transporte público</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_018_-_carminha_-_pede_vigia_no_pronto_atendimento_e_escolas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_018_-_carminha_-_pede_vigia_no_pronto_atendimento_e_escolas.pdf</t>
   </si>
   <si>
     <t>Requerimento 018 - Carminha - Pede vigia no Pronto Atendimento e escolas</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_019_-_carla_-_pede_convenio_com_clinica.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_019_-_carla_-_pede_convenio_com_clinica.pdf</t>
   </si>
   <si>
     <t>Requerimento 019 - Carla - Pede convenio com clínica</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_020_-_carla_-_pede_providencias_na_rua_vitoria.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_020_-_carla_-_pede_providencias_na_rua_vitoria.pdf</t>
   </si>
   <si>
     <t>Requerimento 020 - Carla - Pede providencias na Rua Vitoria</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_021_-_carla_-_pede_reuniao_com_funcionarios_da_saude.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_021_-_carla_-_pede_reuniao_com_funcionarios_da_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento 021 - Carla - Pede reunião com funcionários da saúde</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_022_-_tiago_-_pede_lixeiras_na_avenida_jose_andre_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_022_-_tiago_-_pede_lixeiras_na_avenida_jose_andre_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 022 - Tiago - Pede lixeiras na Avenida José André Avelino</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_023_-_tiago_-_pede_providencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_023_-_tiago_-_pede_providencias.pdf</t>
   </si>
   <si>
     <t>Requerimento 023 - Tiago - Pede providencias</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_024_-_juninho_-_pede_base_da_pm_no_distrito.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_024_-_juninho_-_pede_base_da_pm_no_distrito.pdf</t>
   </si>
   <si>
     <t>Requerimento 024 - Juninho - Pede base da PM no Distrito</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_025_-_juninho_-_pede_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_025_-_juninho_-_pede_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Requerimento 025 - Juninho - Pede redutor de velocidade</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_026_-_juliana_-_pede_reparos_na_rua.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_026_-_juliana_-_pede_reparos_na_rua.pdf</t>
   </si>
   <si>
     <t>Requerimento 026 - Juliana - Pede reparos na rua</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_027_-_carla_-_pede_contratacao_de_curso.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_027_-_carla_-_pede_contratacao_de_curso.pdf</t>
   </si>
   <si>
     <t>Requerimento 027 - Carla - Pede contratação de curso</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_028_-_carminha_-_pede_construcao_de_redutores_de_velocidade_com_a_devida_sinalizacao_nas_ruas_helio_borges_e_joao_luiz_garcia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_028_-_carminha_-_pede_construcao_de_redutores_de_velocidade_com_a_devida_sinalizacao_nas_ruas_helio_borges_e_joao_luiz_garcia.pdf</t>
   </si>
   <si>
     <t>Requerimento 028 - Carminha - Pede construção de redutores de velocidade, com a devida sinalização, nas Ruas Hélio Borges e João Luiz Garcia</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_029_-_carminha_-_pede_manutencao_das_estradas_rurais_que_dao_acesso_ao_distrito_posses_de_sao_sebastiao_e_suas_adjacencias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_029_-_carminha_-_pede_manutencao_das_estradas_rurais_que_dao_acesso_ao_distrito_posses_de_sao_sebastiao_e_suas_adjacencias.pdf</t>
   </si>
   <si>
     <t>Requerimento 029 - Carminha - Pede manutenção das estradas rurais que dão acesso ao Distrito Posses de São Sebastião e suas adjacências</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_030_-_galileu_-_pede_proibicao_do_estacionamento_de_veiculos_em_um_lado_da_rua_vitor_avelino_de_carvalho_e_gabriel_junqueira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_030_-_galileu_-_pede_proibicao_do_estacionamento_de_veiculos_em_um_lado_da_rua_vitor_avelino_de_carvalho_e_gabriel_junqueira.pdf</t>
   </si>
   <si>
     <t>Requerimento 030 - Galileu - Pede proibição do estacionamento de veículos em um lado da Rua Vitor Avelino de Carvalho e Gabriel Junqueira</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_031_-_galileu_-_pede_redutor_de_velocidade_em_frente_a_vila_do_jorge_no_bairro_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_031_-_galileu_-_pede_redutor_de_velocidade_em_frente_a_vila_do_jorge_no_bairro_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 031 - Galileu - Pede redutor de velocidade em frente a vila do Jorge no bairro posses</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_032_-_tiago_-_pede_coleta_de_lixo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_032_-_tiago_-_pede_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Requerimento 032 - Tiago - Pede coleta de lixo</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_033_-_tiago_-_pede_informacoes_a_respeito_dos_motivos_para_a_falta_de_alguns_medicamentos_na_farmacia_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_033_-_tiago_-_pede_informacoes_a_respeito_dos_motivos_para_a_falta_de_alguns_medicamentos_na_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 033 - Tiago - Pede informações a respeito dos motivos para a falta de alguns medicamentos na Farmácia Municipal</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_034_-_lutero_-_pede_reparo_na_rua_caetes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_034_-_lutero_-_pede_reparo_na_rua_caetes.pdf</t>
   </si>
   <si>
     <t>Requerimento 034 - Lutero - Pede reparo na rua Caetés</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_035_-_carla_-_pede_providencias_no_lixo_area_urbana.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_035_-_carla_-_pede_providencias_no_lixo_area_urbana.pdf</t>
   </si>
   <si>
     <t>Requerimento 035 - Carla - Pede providencias no lixo area urbana</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_036_-_carla_-_pede_fiscalizacao_de_alvaras_de_funcionamento.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_036_-_carla_-_pede_fiscalizacao_de_alvaras_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>Requerimento 036 - Carla - Pede fiscalização de alvaras de funcionamento</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_037_-_carminha_-_pede_manilhas_que_ligam_os_bairros_roseirinha_ao_lajeado.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_037_-_carminha_-_pede_manilhas_que_ligam_os_bairros_roseirinha_ao_lajeado.pdf</t>
   </si>
   <si>
     <t>Requerimento 037 - Carminha - Pede manilhas que ligam os bairros Roseirinha ao Lajeado</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/256/requerimento_038_-_carla_-_pede_a_dedetizacao_contra_carrapatos_nas_ruas_proximas_da_praca_de_esportes..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/256/requerimento_038_-_carla_-_pede_a_dedetizacao_contra_carrapatos_nas_ruas_proximas_da_praca_de_esportes..pdf</t>
   </si>
   <si>
     <t>Requerimento 038 - Carla - Pede a dedetização contra carrapatos nas ruas próximas da Praça de Esportes.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_039_-_carla_-_pede_informacoes_sobre_a_existencia_de_vaga_em_escola_para_um_aluno_autista_que_se_encontra_esperando_na_fila.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_039_-_carla_-_pede_informacoes_sobre_a_existencia_de_vaga_em_escola_para_um_aluno_autista_que_se_encontra_esperando_na_fila.pdf</t>
   </si>
   <si>
     <t>Requerimento 039 - Carla - Pede informações sobre a existência de vaga em escola para um aluno autista que se encontra esperando na fila</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_040_-_tiago_-_pede_limpeza_de_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_040_-_tiago_-_pede_limpeza_de_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 040 - Tiago - Pede limpeza de ruas</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_041_-_lutero_-_pede_reparo_na_rua_servulo_pereira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_041_-_lutero_-_pede_reparo_na_rua_servulo_pereira.pdf</t>
   </si>
   <si>
     <t>Requerimento 041 - Lutero - Pede reparo na rua Sérvulo Pereira</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_042_-_carminha_-_pede_substituicao_periodica_das_lampadas_da_iluminacao_publica_da_cidade_e_do_distrito_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_042_-_carminha_-_pede_substituicao_periodica_das_lampadas_da_iluminacao_publica_da_cidade_e_do_distrito_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 042 - Carminha - Pede substituição periódica das lâmpadas da iluminação pública da cidade e do Distrito Posses de São Sebastião</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_043_-_carminha_-_pede_providencias_na_rua_gesualdo_rugani_com_o_reparo_da_pavimentacao_e_a_notificacao_de_proprietarios_para_a_construcao_das_calcadas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_043_-_carminha_-_pede_providencias_na_rua_gesualdo_rugani_com_o_reparo_da_pavimentacao_e_a_notificacao_de_proprietarios_para_a_construcao_das_calcadas.pdf</t>
   </si>
   <si>
     <t>Requerimento 043 - Carminha - Pede providências na Rua Gesualdo Rugani, com o reparo da pavimentação e a notificação de proprietários para a construção das calçadas</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_044_-_juninho_-_pede_asfalto_nos_campos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_044_-_juninho_-_pede_asfalto_nos_campos.pdf</t>
   </si>
   <si>
     <t>Requerimento 044 - Juninho - Pede asfalto nos campos</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_045_-_juninho_-_pede_asfaltamento__de_um_trecho_que_se_inicia_no_bar_do_ademar_no_bairro_rio_do_peixe_e_vai_ate_o_bairro_bela_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_045_-_juninho_-_pede_asfaltamento__de_um_trecho_que_se_inicia_no_bar_do_ademar_no_bairro_rio_do_peixe_e_vai_ate_o_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 045 - Juninho - Pede asfaltamento  de um trecho que se inicia no bar do Ademar no bairro Rio do Peixe e vai até o bairro Bela Vista</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_046_-_marcinho_-_pede_redutor_de_velocidade_proximo_ao_campo_das_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_046_-_marcinho_-_pede_redutor_de_velocidade_proximo_ao_campo_das_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 046 - Marcinho - Pede redutor de velocidade proximo ao campo das Posses</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_047_-_marcinho_-_pede_troca_tubulacao_rede_das_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_047_-_marcinho_-_pede_troca_tubulacao_rede_das_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 047 - Marcinho - Pede troca tubulação rede das Posses</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Márcio José Franco, Maria do Carmo de O. Morais</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_048_-_carminha_e_marcinho_-_pede_reparos_distrito_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_048_-_carminha_e_marcinho_-_pede_reparos_distrito_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 048 - Carminha e Marcinho - Pede reparos Distrito Posses de São Sebastião</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_049_-_flavio_-_pede_a_coleta_de_lixo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_049_-_flavio_-_pede_a_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Requerimento 049 - Flavio - Pede a coleta de lixo</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_050_-_flavio_-_pede_estudo_da_possibilidade_da_construcao_de_uma_rotatoria_na_rua_jose_andre_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_050_-_flavio_-_pede_estudo_da_possibilidade_da_construcao_de_uma_rotatoria_na_rua_jose_andre_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 050 - Flavio - Pede estudo da possibilidade da construção de uma rotatória na Rua José André Avelino</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_051_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos_para_que_limpem_e_facam_as_calcadas_defronte_aos_seus_imoveis.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_051_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos_para_que_limpem_e_facam_as_calcadas_defronte_aos_seus_imoveis.pdf</t>
   </si>
   <si>
     <t>Requerimento 051 - Carla - Pede notificação dos proprietários dos terrenos, para que limpem e façam as calçadas defronte aos seus imóveis</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_052_-_carla_-_pede_construcao_de_um_redutor_de_velocidade_na_rua_ilo_bassoto_-_copia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_052_-_carla_-_pede_construcao_de_um_redutor_de_velocidade_na_rua_ilo_bassoto_-_copia.pdf</t>
   </si>
   <si>
     <t>Requerimento 052 - Carla - Pede construção de um redutor de velocidade na Rua Ilo Bassoto - Copia</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_053_-_marcinho_-_pede_manilhamento_da_rede_de_esgoto_da_escola_municipal_do_distrito_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_053_-_marcinho_-_pede_manilhamento_da_rede_de_esgoto_da_escola_municipal_do_distrito_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 053 - Marcinho - Pede manilhamento da rede de esgoto da Escola Municipal do Distrito Posses de São Sebastião</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_054_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_054_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos.pdf</t>
   </si>
   <si>
     <t>Requerimento 054 - Carla - Pede notificação dos proprietários dos terrenos</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_055_-_carla_-_pede_limpeza_da_rua_salustiano_loiola_no_bairro_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_055_-_carla_-_pede_limpeza_da_rua_salustiano_loiola_no_bairro_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Requerimento 055 - Carla - Pede limpeza da Rua Salustiano Loiola no Bairro Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_056_-_carla_-_pede_o_estudo_da_viabilidade_da_construcao_de_um_redutor_de_velocidade_na_saida_do_bairro_chorao_com_o_reparo_e_a_limpeza_das_margens_da_via.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_056_-_carla_-_pede_o_estudo_da_viabilidade_da_construcao_de_um_redutor_de_velocidade_na_saida_do_bairro_chorao_com_o_reparo_e_a_limpeza_das_margens_da_via.pdf</t>
   </si>
   <si>
     <t>Requerimento 056 - Carla - Pede o estudo da viabilidade da construção de um redutor de velocidade na saída do bairro Chorão, com o reparo e a limpeza das margens da via</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_057_-_tiago_-_pede_limpeza_de_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_057_-_tiago_-_pede_limpeza_de_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 057 - Tiago - Pede limpeza de ruas</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_058_-_tiago_-_pede_informacoes_sobre_a_inclusao_do_botijao_de_gas_na_cesta_basica_a_ser_fornecida_pela_secretaria_de_assistencia_social.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_058_-_tiago_-_pede_informacoes_sobre_a_inclusao_do_botijao_de_gas_na_cesta_basica_a_ser_fornecida_pela_secretaria_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Requerimento 058 - Tiago - Pede informações sobre a inclusão do botijão de gás na cesta básica a ser fornecida pela Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_059_-_flavio_-_pede_a_manutencao_do_parque_infantil_e_das_demais_areas_da_praca_de_esportes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_059_-_flavio_-_pede_a_manutencao_do_parque_infantil_e_das_demais_areas_da_praca_de_esportes.pdf</t>
   </si>
   <si>
     <t>Requerimento 059 - Flavio - Pede a manutenção do parque infantil e das demais áreas da Praça de Esportes</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_060_-_carminha_-_pede_o_estudo_da_possibilidade_da_cobertura_dos_patios_das_escolas_dos_bairros_vargem_do_rio_piao_e_no_distrito_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_060_-_carminha_-_pede_o_estudo_da_possibilidade_da_cobertura_dos_patios_das_escolas_dos_bairros_vargem_do_rio_piao_e_no_distrito_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 060 - Carminha - Pede o estudo da possibilidade da cobertura dos pátios das Escolas dos bairros Vargem do Rio, Pião e no Distrito Posses de São Sebastião</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_061_-_carminha_-_pede_o_estudo_da_possibilidade_do_fornecimento_de_passe_de_onibus_aos_estudantes_do_periodo_matutino_em_pocos_de_caldas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_061_-_carminha_-_pede_o_estudo_da_possibilidade_do_fornecimento_de_passe_de_onibus_aos_estudantes_do_periodo_matutino_em_pocos_de_caldas.pdf</t>
   </si>
   <si>
     <t>Requerimento 061 - Carminha - Pede o estudo da possibilidade do fornecimento de passe de ônibus aos estudantes do período matutino em Poços de Caldas</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_062_-_carminha_-_pede_o_estudo_da_viabilidade_da_substituicao_das_faixas_convencionais_por_faixas_elevadas_para_pedestres_em_um_trecho_na_rua_joaquim_alves.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_062_-_carminha_-_pede_o_estudo_da_viabilidade_da_substituicao_das_faixas_convencionais_por_faixas_elevadas_para_pedestres_em_um_trecho_na_rua_joaquim_alves.pdf</t>
   </si>
   <si>
     <t>Requerimento 062 - Carminha - Pede o estudo da viabilidade da substituição das faixas convencionais por faixas elevadas para pedestres em um trecho na Rua Joaquim Alves</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_063_-_juninho_-_pede_redutor_de_velocidade_no_final_da_rua_isaac_simao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_063_-_juninho_-_pede_redutor_de_velocidade_no_final_da_rua_isaac_simao.pdf</t>
   </si>
   <si>
     <t>Requerimento 063 - Juninho - Pede redutor de velocidade no final da Rua Isaac Simão</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_064_-_tiago_-_pede_informacoes_sobre_a_implantacao_do_vale_alimentacao_para_o_funcionalismo_publico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_064_-_tiago_-_pede_informacoes_sobre_a_implantacao_do_vale_alimentacao_para_o_funcionalismo_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento 064 - Tiago - Pede informações sobre a implantação do vale alimentação para o funcionalismo público</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_065_-_galileu_-_pede_faixa_elevada_em_frente_ao_elias.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_065_-_galileu_-_pede_faixa_elevada_em_frente_ao_elias.pdf</t>
   </si>
   <si>
     <t>Requerimento 065 - Galileu - Pede faixa elevada em frente ao Elias</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_066_-_carminha_-_pede_o_estudo_da_possibilidade_do_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_066_-_carminha_-_pede_o_estudo_da_possibilidade_do_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Requerimento 066 - Carminha - Pede o estudo da possibilidade do recapeamento asfáltico</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_067_-_juninho_-_pede_uniformes_para_garis.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_067_-_juninho_-_pede_uniformes_para_garis.pdf</t>
   </si>
   <si>
     <t>Requerimento 067 - Juninho - Pede uniformes para garis</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_068_-_vagner_-_pede_convenio_entre_o_executivo_e_as_instituicoes_de_ensino_superior_de_machado-mg_para_desconto_nas_mensalidades.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_068_-_vagner_-_pede_convenio_entre_o_executivo_e_as_instituicoes_de_ensino_superior_de_machado-mg_para_desconto_nas_mensalidades.pdf</t>
   </si>
   <si>
     <t>Requerimento 068 - Vagner - Pede convênio entre o Executivo e as Instituições de Ensino Superior de Machado-MG para desconto nas mensalidades</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_069_-_tiago_e_carla_-_pede_providencias_urgentes_em_relacao_a_crescente_presenca_de_andarilhos_mendigos_e_ambulantes_nas_vias_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_069_-_tiago_e_carla_-_pede_providencias_urgentes_em_relacao_a_crescente_presenca_de_andarilhos_mendigos_e_ambulantes_nas_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 069 - Tiago e Carla - Pede providências urgentes em relação à crescente presença de andarilhos, mendigos e ambulantes nas vias do município</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_070_-_carla_-_pede_reajuste_para_motoristas_da_saude.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_070_-_carla_-_pede_reajuste_para_motoristas_da_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento 070 - Carla - Pede reajuste para motoristas da saúde</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_071_-_carla_-_pede_fiscalizacao_de_alvaras.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_071_-_carla_-_pede_fiscalizacao_de_alvaras.pdf</t>
   </si>
   <si>
     <t>Requerimento 071 - Carla - Pede fiscalização de alvarás</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_072_-_flavio_-_pede_instalacao_de_cameras_de_seguranca_nas_escolas_municipais_da_zona_rural.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_072_-_flavio_-_pede_instalacao_de_cameras_de_seguranca_nas_escolas_municipais_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>Requerimento 072 - Flavio - Pede Instalação de câmeras de segurança nas escolas municipais da zona rural</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_073_-_flavio_-_pede_nomea_upa_de_padre_reis.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_073_-_flavio_-_pede_nomea_upa_de_padre_reis.pdf</t>
   </si>
   <si>
     <t>Requerimento 073 - Flavio - Pede nomea upa de Padre reis</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_074_-_juliana_-_pede_cascalhamento_bairro_inhamal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_074_-_juliana_-_pede_cascalhamento_bairro_inhamal.pdf</t>
   </si>
   <si>
     <t>Requerimento 074 - Juliana - Pede Cascalhamento bairro inhamal</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_075_-_carminha_-_pede_a_convocacao_de_uma_audiencia_publica_para_discussao_de_melhorias_no_transito_das_vias_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_075_-_carminha_-_pede_a_convocacao_de_uma_audiencia_publica_para_discussao_de_melhorias_no_transito_das_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 075 - Carminha - Pede a convocação de uma audiência pública para discussão de melhorias no trânsito das vias do município</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_076_-_carminha_-_pede_contratacao_de_tecnico_de_seguranca_do_trabalho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_076_-_carminha_-_pede_contratacao_de_tecnico_de_seguranca_do_trabalho.pdf</t>
   </si>
   <si>
     <t>Requerimento 076 - Carminha - Pede contratação de técnico de segurança do trabalho</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_077_-_tiago_-_pede_informacoes_detalhadas_sobre_o_andamento_do_processo_de_implantacao_da_guarda_municipal_no_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_077_-_tiago_-_pede_informacoes_detalhadas_sobre_o_andamento_do_processo_de_implantacao_da_guarda_municipal_no_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Requerimento 077 - Tiago - Pede informações detalhadas sobre o andamento do processo de implantação da Guarda Municipal no município de Campestre</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_078_-_juninho_-_pede_redutor_de_velocidade_para_o_bairro_de_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_078_-_juninho_-_pede_redutor_de_velocidade_para_o_bairro_de_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 078 - Juninho - Pede redutor de velocidade para o bairro de Posses</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_079_-_juninho_-_pede_nomenclatura_de_rua_em_nome_do_monsenhor_padre_jose_dos_reis.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_079_-_juninho_-_pede_nomenclatura_de_rua_em_nome_do_monsenhor_padre_jose_dos_reis.pdf</t>
   </si>
   <si>
     <t>Requerimento 079 - Juninho - Pede nomenclatura de rua em nome do Monsenhor Padre José dos Reis</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_080_-_juninho_-_vereador_pede_providencias_acerca_da_rua_minas_gerais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_080_-_juninho_-_vereador_pede_providencias_acerca_da_rua_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Requerimento 080 - Juninho - Vereador pede providências acerca da Rua Minas Gerais</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_081_-_vagner_e_antonio_marcos_-_pede_reajuste_de_diarias_da_saude.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_081_-_vagner_e_antonio_marcos_-_pede_reajuste_de_diarias_da_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento 081 - Vagner e Antônio Marcos - Pede reajuste de diarias da saude</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_082_-_vagner_-_pede_redutor_de_velocidade_para_o_bairro_de_campos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_082_-_vagner_-_pede_redutor_de_velocidade_para_o_bairro_de_campos.pdf</t>
   </si>
   <si>
     <t>Requerimento 082 - Vagner - Pede redutor de velocidade para o bairro de Campos</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_083_-_tiago_-_pede_providencias_urgentes_para_recuperacao_da_travessa_emilio_inacio_de_almeida__bairro_bela_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_083_-_tiago_-_pede_providencias_urgentes_para_recuperacao_da_travessa_emilio_inacio_de_almeida__bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 083 - Tiago - Pede providências urgentes para recuperação da Travessa Emílio Inácio de Almeida – Bairro Bela Vista</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_084_-_tiago_-_solicitacao_de_providencias_quanto_a_retomada_das_obras_de_asfaltamento_na_zona_rural_com_recursos_do_financiamento_junto_ao_bdmg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_084_-_tiago_-_solicitacao_de_providencias_quanto_a_retomada_das_obras_de_asfaltamento_na_zona_rural_com_recursos_do_financiamento_junto_ao_bdmg.pdf</t>
   </si>
   <si>
     <t>Requerimento 084 - Tiago - Solicitação de providências quanto à retomada das obras de asfaltamento na zona rural com recursos do financiamento junto ao BDMG</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_085_-_tiago_-_solicitacao_de_providencias_quanto_a_terrenos_baldios_e_revitalizacao_de_praca_no_bairro_jardim_del_rey.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_085_-_tiago_-_solicitacao_de_providencias_quanto_a_terrenos_baldios_e_revitalizacao_de_praca_no_bairro_jardim_del_rey.pdf</t>
   </si>
   <si>
     <t>Requerimento 085 - Tiago - Solicitação de providências quanto a terrenos baldios e revitalização de praça no Bairro Jardim Del Rey</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_086_-_carla_-_pede_providencias_quanto_a_estrada_em_frente_a_igrejinha_no_bairro_piaozinho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_086_-_carla_-_pede_providencias_quanto_a_estrada_em_frente_a_igrejinha_no_bairro_piaozinho.pdf</t>
   </si>
   <si>
     <t>Requerimento 086 - Carla - Pede providências quanto à estrada em frente à Igrejinha no bairro Piãozinho</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_087_-_carla_-_pede_providencias_sobre_rede_de_esgoto_quebrada_em_tres_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_087_-_carla_-_pede_providencias_sobre_rede_de_esgoto_quebrada_em_tres_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 087 - Carla - Pede providências sobre rede de esgoto quebrada em três ruas</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_088_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_miguel_ramos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_088_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_miguel_ramos.pdf</t>
   </si>
   <si>
     <t>Requerimento 088 - Carla - Pede providências sobre iluminação na rua Miguel Ramos</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_089_-_juninho_-_pede_redutor_de_velocidade_para_a_rua_izaltino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_089_-_juninho_-_pede_redutor_de_velocidade_para_a_rua_izaltino.pdf</t>
   </si>
   <si>
     <t>Requerimento 089 - Juninho - Pede redutor de velocidade para a Rua Izaltino</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_090_-_juliana_-_pede_faixa_elevada_na_rua_emilio_inacio_de_almeida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_090_-_juliana_-_pede_faixa_elevada_na_rua_emilio_inacio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Requerimento 090 - Juliana - Pede faixa elevada na rua Emílio Inácio de Almeida</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_091_-_lutero_e_ze_antonio_-_pedem_3_passarelas_no_corrego_da_avenida_joao_luiz_filho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_091_-_lutero_e_ze_antonio_-_pedem_3_passarelas_no_corrego_da_avenida_joao_luiz_filho.pdf</t>
   </si>
   <si>
     <t>Requerimento 091 - Lutero e Zé Antônio - Pedem 3 passarelas no córrego da avenida João Luiz Filho</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_092_-_tiago_-_pede_cumprimento_da_lei_que_proibe_o_comercio_ambulante_por_pessoas_nao_residentes_no_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_092_-_tiago_-_pede_cumprimento_da_lei_que_proibe_o_comercio_ambulante_por_pessoas_nao_residentes_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 092 - Tiago - Pede cumprimento da lei que proíbe o comércio ambulante por pessoas não residentes no município</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_093_-_marcinho_-_pede_providencias_junto_a_cemig.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_093_-_marcinho_-_pede_providencias_junto_a_cemig.pdf</t>
   </si>
   <si>
     <t>Requerimento 093 - Marcinho - Pede providencias junto a CEMIG</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_094_-_carminha_-_pede_reparos_com_urgencia_em_galhos_de_acesso_ao_asfalto_do_distrito_de_posses_-_copia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_094_-_carminha_-_pede_reparos_com_urgencia_em_galhos_de_acesso_ao_asfalto_do_distrito_de_posses_-_copia.pdf</t>
   </si>
   <si>
     <t>Requerimento 094 - Carminha - Pede reparos com urgência em galhos de acesso ao asfalto do distrito de Posses</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_095_-_carminha_-_pede_com_urgencia_o_desentupimento_de_bueiros_e_recapeamento_asfaltico_no_distrito_de_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_095_-_carminha_-_pede_com_urgencia_o_desentupimento_de_bueiros_e_recapeamento_asfaltico_no_distrito_de_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 095 - Carminha - Pede com urgência o desentupimento de bueiros e recapeamento asfáltico no distrito de Posses</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_096_-_carminha_-_pede_iluminacao_do_interior_do_cemiterio_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_096_-_carminha_-_pede_iluminacao_do_interior_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 096 - Carminha - Pede iluminação do interior do cemitério municipal</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_097_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_dr_abraao_simao_zenun_no_bairro_residencial_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_097_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_dr_abraao_simao_zenun_no_bairro_residencial_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 097 - Carla - Pede providências sobre iluminação na rua Dr Abraão Simão Zenun no bairro Residencial Avelino</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_098_-_carla_-_pede_providencias_para_organizacao_do_transito_de_veiculos_na_rua_vitor_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_098_-_carla_-_pede_providencias_para_organizacao_do_transito_de_veiculos_na_rua_vitor_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 098 - Carla - Pede providências para organização do trânsito de veículos na rua Vítor Avelino</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_099_-_carla_e_tiago_-_pede_apuracao_de_denuncia_no_uso_indevido_do_transporte_escolar_do_instituto_federal_do_sul_de_minas__campus_muzambinho.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_099_-_carla_e_tiago_-_pede_apuracao_de_denuncia_no_uso_indevido_do_transporte_escolar_do_instituto_federal_do_sul_de_minas__campus_muzambinho.pdf</t>
   </si>
   <si>
     <t>Requerimento 099 - Carla e Tiago - Pede apuração de denúncia no uso indevido do transporte escolar do Instituto Federal do Sul de Minas – Campus Muzambinho</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_100_-_tiago_-_solicita_manutencao_nas_estradas_dos_bairros_primos_e_capituvas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_100_-_tiago_-_solicita_manutencao_nas_estradas_dos_bairros_primos_e_capituvas.pdf</t>
   </si>
   <si>
     <t>Requerimento 100 - Tiago - Solicita manutenção nas estradas dos bairros Primos e Capituvas</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_101_-_tiago_-_solicita_informacoes_sobre_a_regularizacao_da_entrega_de_medicamentos_na_farmacia_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_101_-_tiago_-_solicita_informacoes_sobre_a_regularizacao_da_entrega_de_medicamentos_na_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 101 - Tiago - Solicita informações sobre a regularização da entrega de medicamentos na farmácia municipal</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_102_-_carminha_-_pede_organizacao_do_transito_na_parte_central_do_distrito_de_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_102_-_carminha_-_pede_organizacao_do_transito_na_parte_central_do_distrito_de_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 102 - Carminha - Pede organização do trânsito na parte central do distrito de Posses</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_103_-_juninho_-_pede_o_alargamento_das_estradas_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_103_-_juninho_-_pede_o_alargamento_das_estradas_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 103 - Juninho - Pede o alargamento das estradas em morro no Distrito de Posses de São Sebastião</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_104_-_juninho_-_pede_um_redutor_de_velocidade_com_a_devida_sinalizacao_em_trecho_do_bairro_piao..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_104_-_juninho_-_pede_um_redutor_de_velocidade_com_a_devida_sinalizacao_em_trecho_do_bairro_piao..pdf</t>
   </si>
   <si>
     <t>Requerimento 104 - Juninho - Pede um redutor de velocidade, com a devida sinalização, em trecho do Bairro Pião.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_105_-_juninho_-_pede_providencias_quanto_a_rede_de_esgoto_da_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_105_-_juninho_-_pede_providencias_quanto_a_rede_de_esgoto_da_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Requerimento 105 - Juninho - Pede providências quanto a rede de esgoto da Rua Sete de Setembro</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_106_-_vagner_-_pede_a_manutencao_da_iluminacao_publica_da_praca_ana_zenun.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_106_-_vagner_-_pede_a_manutencao_da_iluminacao_publica_da_praca_ana_zenun.pdf</t>
   </si>
   <si>
     <t>Requerimento 106 - Vagner - Pede a manutenção da iluminação pública da Praça Ana Zenun</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_107_-_juninho_-_pede_providencias_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_107_-_juninho_-_pede_providencias_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 107 - Juninho - Pede providencias em morro no Distrito de Posses de São Sebastião</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_108_-_carminha_-_pede_providencias_sobre_o_numero_de_atendentes_dos_correios.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_108_-_carminha_-_pede_providencias_sobre_o_numero_de_atendentes_dos_correios.pdf</t>
   </si>
   <si>
     <t>Requerimento 108 - Carminha - Pede providências sobre o número de atendentes dos Correios</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_109_-_carminha_-_pede_instalacao_de_cameras_de_seguranca_no_bairro_pitangueiras_e_demais_bairros_rurais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_109_-_carminha_-_pede_instalacao_de_cameras_de_seguranca_no_bairro_pitangueiras_e_demais_bairros_rurais.pdf</t>
   </si>
   <si>
     <t>Requerimento 109 - Carminha - Pede instalação de câmeras de segurança no bairro Pitangueiras e demais bairros rurais</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_110_-_marcinho_-_pede_desentupimento_de_uma_rede_de_manilhas_defronte_a_residencia_do_senhor_ze_do_jair_no_distrito_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_110_-_marcinho_-_pede_desentupimento_de_uma_rede_de_manilhas_defronte_a_residencia_do_senhor_ze_do_jair_no_distrito_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 110 - Marcinho - Pede desentupimento de uma rede de manilhas defronte a residência do senhor Zé do Jair, no Distrito Posses de São Sebastião</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_111_-_marcinho_-_pede_manutencao_das_estradas_dos_bairros_brejo_grande_e_serra_inclusive_no_trecho_proximo_as_propriedades_dos_senhores_osorio_e_fernando.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_111_-_marcinho_-_pede_manutencao_das_estradas_dos_bairros_brejo_grande_e_serra_inclusive_no_trecho_proximo_as_propriedades_dos_senhores_osorio_e_fernando.pdf</t>
   </si>
   <si>
     <t>Requerimento 111 - Marcinho - Pede manutenção das estradas dos bairros Brejo Grande e Serra, inclusive no trecho próximo as propriedades dos senhores Osório e Fernando</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_112_-_carminha_-_solicito_reparo_em_estrada_no_bairro_morro_grande_e_soriano.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_112_-_carminha_-_solicito_reparo_em_estrada_no_bairro_morro_grande_e_soriano.pdf</t>
   </si>
   <si>
     <t>Requerimento 112 - Carminha - Solicito reparo em estrada no bairro morro grande e Soriano</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_113_-_tiago_-_pede_redutor_de_velocidade_no_entroncamento_das_ruas_emilio_inacio_de_almeida_e_santos_dumont_no_bela_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_113_-_tiago_-_pede_redutor_de_velocidade_no_entroncamento_das_ruas_emilio_inacio_de_almeida_e_santos_dumont_no_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 113 - Tiago - Pede redutor de velocidade no entroncamento das ruas Emílio Inácio de Almeida e Santos Dumont no Bela Vista</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_114_-_tiago_-_pede_faixas_de_pedestres_ou_travessias_elevadas_em_dois_pontos_da_cidade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_114_-_tiago_-_pede_faixas_de_pedestres_ou_travessias_elevadas_em_dois_pontos_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requerimento 114 - Tiago - Pede faixas de pedestres ou travessias elevadas em dois pontos da cidade</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_115_-_tiago_-_pede_a_instalacao_de_lixeiras_por_toda_a_extensao_da_avenida_jose_andre_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_115_-_tiago_-_pede_a_instalacao_de_lixeiras_por_toda_a_extensao_da_avenida_jose_andre_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 115 - Tiago - Pede a instalação de lixeiras por toda a extensão da Avenida José André Avelino</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_116_-_galileu_-_pede_estudo_da_viabilidade_da_aquisicao_de_um_caminhao_pipa.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_116_-_galileu_-_pede_estudo_da_viabilidade_da_aquisicao_de_um_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Requerimento 116 - Galileu - Pede estudo da viabilidade da aquisição de um caminhão pipa</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_117_-_carla_-_pede_a_conclusao_de_obras_nos_bairros_milho_verde_e_primos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_117_-_carla_-_pede_a_conclusao_de_obras_nos_bairros_milho_verde_e_primos.pdf</t>
   </si>
   <si>
     <t>Requerimento 117 - Carla - Pede a conclusão de obras nos bairros Milho Verde e Primos</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_118_-_carla_-_pede_redutor_de_velocidade_no_bairro_boa_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_118_-_carla_-_pede_redutor_de_velocidade_no_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 118 - Carla - Pede redutor de velocidade no bairro Boa Vista</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_119_-_carla_-_pede_mata-burro_no_bairro_piao_do_meio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_119_-_carla_-_pede_mata-burro_no_bairro_piao_do_meio.pdf</t>
   </si>
   <si>
     <t>Requerimento 119 - Carla - Pede mata-burro no bairro Pião do meio</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_120_-_carminha_-_solicita_troca_de_manilhas_no_bairro_roseirinha.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_120_-_carminha_-_solicita_troca_de_manilhas_no_bairro_roseirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 120 - Carminha - Solicita troca de manilhas no bairro Roseirinha</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_121_-_juninho_-_pede_instalacao_de_container_de_lixo_no_bairro_tijuco_preto.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_121_-_juninho_-_pede_instalacao_de_container_de_lixo_no_bairro_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>Requerimento 121 - Juninho - Pede instalação de container de lixo no bairro Tijuco Preto</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_122_-_juninho_-_pede_o_plantio_de_arvores_no_municipio_de_campestre_e_demais_bairros.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_122_-_juninho_-_pede_o_plantio_de_arvores_no_municipio_de_campestre_e_demais_bairros.pdf</t>
   </si>
   <si>
     <t>Requerimento 122 - Juninho - Pede o plantio de árvores no município de Campestre e demais bairros</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_123_-_juninho_-_pede_o_tamponamento_de_buracos_no_asfalto_no_rio_do_peixe_proximo_a_vila_do_jorge_do_senhor_alencar.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_123_-_juninho_-_pede_o_tamponamento_de_buracos_no_asfalto_no_rio_do_peixe_proximo_a_vila_do_jorge_do_senhor_alencar.pdf</t>
   </si>
   <si>
     <t>Requerimento 123 - Juninho - Pede o tamponamento de buracos no asfalto no Rio do Peixe próximo à vila do Jorge do senhor Alencar</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_124_-_tiago_-_requer_informacoes_oficiais_quanto_a_realizacao_da_oecam__olimpiada_estudantil_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_124_-_tiago_-_requer_informacoes_oficiais_quanto_a_realizacao_da_oecam__olimpiada_estudantil_de_campestre.pdf</t>
   </si>
   <si>
     <t>Requerimento 124 - Tiago - Requer informações oficiais quanto à realização da OECAM – Olimpíada Estudantil de Campestre</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_125_-_tiago_-_requer_audiencia_publica_para_tratar_da_situacao_das_obras_de_asfaltamento_previstas_com_recursos_oriundos_do_bdmg.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_125_-_tiago_-_requer_audiencia_publica_para_tratar_da_situacao_das_obras_de_asfaltamento_previstas_com_recursos_oriundos_do_bdmg.pdf</t>
   </si>
   <si>
     <t>Requerimento 125 - Tiago - Requer Audiência Pública para tratar da situação das obras de asfaltamento previstas com recursos oriundos do BDMG</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_126_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_de_todos_os_santos_no_bairro_aparecida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_126_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_de_todos_os_santos_no_bairro_aparecida.pdf</t>
   </si>
   <si>
     <t>Requerimento 126 - Carla - Pede instalação de manilhas e bueiros na rua de Todos os Santos no bairro Aparecida</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_127_-_carla_-_pede_restauracao_da_travessa_isaltino_virgilio_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_127_-_carla_-_pede_restauracao_da_travessa_isaltino_virgilio_franco.pdf</t>
   </si>
   <si>
     <t>Requerimento 127 - Carla - Pede Restauração da travessa Isaltino Virgílio Franco</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_128_-_carla_-_pede_redutor_de_velocidade_em_via_no_sentido_tijuco_preto_em_frente_a_casa_da_joana_di_e_darco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_128_-_carla_-_pede_redutor_de_velocidade_em_via_no_sentido_tijuco_preto_em_frente_a_casa_da_joana_di_e_darco.pdf</t>
   </si>
   <si>
     <t>Requerimento 128 - Carla - Pede redutor de velocidade em via no sentido Tijuco Preto em frente à casa da Joana Di e Darço</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_129_-_juninho_-_pede_limpeza_das_margens_com_o_alargamento_das_curvas_nas_estradas_do_trecho_que_inicia_no_bairro_divisinha_e_vai_ate_o_bairro_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_129_-_juninho_-_pede_limpeza_das_margens_com_o_alargamento_das_curvas_nas_estradas_do_trecho_que_inicia_no_bairro_divisinha_e_vai_ate_o_bairro_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 129 - Juninho - Pede limpeza das margens com o alargamento das curvas nas estradas do trecho que inicia no bairro Divisinha e vai até o bairro Rio do Peixe</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_130_-_juninho_-_pede_reforma_no_banheiro_publico_municipal_visando_proporcionar_melhores_condicoes_a_populacao_que_utiliza_diariamente_deste_servico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_130_-_juninho_-_pede_reforma_no_banheiro_publico_municipal_visando_proporcionar_melhores_condicoes_a_populacao_que_utiliza_diariamente_deste_servico.pdf</t>
   </si>
   <si>
     <t>Requerimento 130 - Juninho - Pede reforma no banheiro público municipal, visando proporcionar melhores condições a população que utiliza diariamente deste serviço</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_131_-_carla_-_pede_tamponamento_de_buracos_na_rua_maria_f_lopes_bairro_coab_3.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_131_-_carla_-_pede_tamponamento_de_buracos_na_rua_maria_f_lopes_bairro_coab_3.pdf</t>
   </si>
   <si>
     <t>Requerimento 131 - Carla - Pede tamponamento de buracos na Rua Maria F Lopes, Bairro Coab 3</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_132_-_carla_-_pede_tamponamento_de_buracos_na_rua_santos_dumont_bairro_bela_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_132_-_carla_-_pede_tamponamento_de_buracos_na_rua_santos_dumont_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 132 - Carla - Pede tamponamento de buracos na Rua Santos Dumont, Bairro Bela vista</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_133_-_carla_-_pede_redutor_de_velocidade_na_rua_joao_rodrigues_franco_bairro_aparecida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_133_-_carla_-_pede_redutor_de_velocidade_na_rua_joao_rodrigues_franco_bairro_aparecida.pdf</t>
   </si>
   <si>
     <t>Requerimento 133 - Carla - Pede redutor de velocidade na rua João Rodrigues Franco Bairro Aparecida</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_134_-_carminha_-_pede_providencias_na_rua_brasilia_e_asfalto_no_bairro_vila_do_beijo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_134_-_carminha_-_pede_providencias_na_rua_brasilia_e_asfalto_no_bairro_vila_do_beijo.pdf</t>
   </si>
   <si>
     <t>Requerimento 134 - Carminha - Pede providências na rua Brasília e asfalto no bairro Vila do Beijo</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_135_-_carminha_-_pede_o_conserto_de_um_mata-burro_no_baixadao_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_135_-_carminha_-_pede_o_conserto_de_um_mata-burro_no_baixadao_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Requerimento 135 - Carminha - Pede o conserto de um mata-burro no Baixadão Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_136_-_juninho_-_pede_a_instalacao_de_lixeiras_na_cidade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_136_-_juninho_-_pede_a_instalacao_de_lixeiras_na_cidade.pdf</t>
   </si>
   <si>
     <t>Requerimento 136 - Juninho - Pede a instalação de lixeiras na cidade</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_137_-_juninho_-_pede_a_construcao_de_um_barracao_e_uma_cozinha_industrial_no_bairro_pitangueiras.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_137_-_juninho_-_pede_a_construcao_de_um_barracao_e_uma_cozinha_industrial_no_bairro_pitangueiras.pdf</t>
   </si>
   <si>
     <t>Requerimento 137 - Juninho - Pede a construção de um barracão e uma cozinha industrial no bairro Pitangueiras</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_138_-_carminha_-_pede_2_quebra_molas_proximo_a_residencia_do_senhor_joao_conhecido_como_seu_joao_coelho_no_bairro_vargem_do_rio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_138_-_carminha_-_pede_2_quebra_molas_proximo_a_residencia_do_senhor_joao_conhecido_como_seu_joao_coelho_no_bairro_vargem_do_rio.pdf</t>
   </si>
   <si>
     <t>Requerimento 138 - Carminha - Pede 2 quebra molas próximo à residência do senhor João conhecido como seu João Coelho no bairro Vargem do Rio</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_139_-_carla_-_pede_reparos_nas_ruas_arodi_pereira_da_silva_e_cesar_alves_ferreira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_139_-_carla_-_pede_reparos_nas_ruas_arodi_pereira_da_silva_e_cesar_alves_ferreira.pdf</t>
   </si>
   <si>
     <t>Requerimento 139 - Carla - Pede reparos nas ruas Arodi Pereira da Silva e César Alves Ferreira</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_140_-_carla_-_pede_providencias_quanto_a_pedras_soltas_na_rua_barbara_heliodora_esquina_com_a_rua_tiradentes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_140_-_carla_-_pede_providencias_quanto_a_pedras_soltas_na_rua_barbara_heliodora_esquina_com_a_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>Requerimento 140 - Carla - Pede providências quanto à pedras soltas na rua Bárbara Heliodora esquina com a rua Tiradentes</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_141_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_brasilia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_141_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Requerimento 141 - Carla - Pede instalação de manilhas e bueiros na Rua Brasília</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_142_-_juninho_-_pede_o_reflorestamento_do_antigo_aterro_sanitario_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_142_-_juninho_-_pede_o_reflorestamento_do_antigo_aterro_sanitario_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 142 - Juninho - Pede o reflorestamento do antigo aterro sanitario municipal</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_143_-_bancada_-_solicita_asfaltamento_morro_do_baixadao_sao_judas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_143_-_bancada_-_solicita_asfaltamento_morro_do_baixadao_sao_judas.pdf</t>
   </si>
   <si>
     <t>Requerimento 143 - Bancada - Solicita asfaltamento Morro do Baixadão São Judas</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_144_-_bancada_-_solicita_recapeamento_no_distrito_de_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_144_-_bancada_-_solicita_recapeamento_no_distrito_de_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 144 - Bancada - Solicita recapeamento no Distrito de Posses</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_145_-_lutero_e_ze_antonio_-_pede_manutencao_no_psf_fazenda_da_pedra_tijuco_preto_e_reparos_na_estrada_bairro_brejo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_145_-_lutero_e_ze_antonio_-_pede_manutencao_no_psf_fazenda_da_pedra_tijuco_preto_e_reparos_na_estrada_bairro_brejo.pdf</t>
   </si>
   <si>
     <t>Requerimento 145 - Lutero e Zé Antônio - Pede manutenção no PSF Fazenda da Pedra Tijuco Preto e reparos na estrada Bairro Brejo</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_146_-_juninho_-_pede_instalacao_de_placas_indicativas_dos_nomes_de_bairros_da_zona_rural_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_146_-_juninho_-_pede_instalacao_de_placas_indicativas_dos_nomes_de_bairros_da_zona_rural_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 146 - Juninho - Pede instalação de placas indicativas dos nomes de bairros da zona rural do município</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_147_-_galileu_-_pede_estudo_da_viabilidade_de_melhorias_no_complexo_aquatico.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_147_-_galileu_-_pede_estudo_da_viabilidade_de_melhorias_no_complexo_aquatico.pdf</t>
   </si>
   <si>
     <t>Requerimento 147 - Galileu - Pede estudo da viabilidade de melhorias no complexo aquático</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_148_-_juninho_-_pede_para_rocar_laterais_do_asfalto_no_bairro_piao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_148_-_juninho_-_pede_para_rocar_laterais_do_asfalto_no_bairro_piao.pdf</t>
   </si>
   <si>
     <t>Requerimento 148 - Juninho - Pede para roçar laterais do asfalto no bairro Pìão</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_149_-_tiago_-_solicita_operacao_integrada_de_fiscalizacao_contra_rolezinhos_de_moto.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_149_-_tiago_-_solicita_operacao_integrada_de_fiscalizacao_contra_rolezinhos_de_moto.pdf</t>
   </si>
   <si>
     <t>Requerimento 149 - Tiago - Solicita Operação Integrada de Fiscalização contra “Rolezinhos de Moto”</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_150_-_carminha_-_solicita_manilhamento_e_asfalto_no_bairro_piao_sentido_ponte_ate_a_escola.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_150_-_carminha_-_solicita_manilhamento_e_asfalto_no_bairro_piao_sentido_ponte_ate_a_escola.pdf</t>
   </si>
   <si>
     <t>Requerimento 150 - Carminha - Solicita manilhamento e asfalto no bairro pião sentido ponte até a escola</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_151_-_carminha_-_solicita_reparo_no_asfalto_no_fim_da_isaac_simao_e_nas_proximidades_das_residencias_e_oficinas_proximo_a_dona_beca.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_151_-_carminha_-_solicita_reparo_no_asfalto_no_fim_da_isaac_simao_e_nas_proximidades_das_residencias_e_oficinas_proximo_a_dona_beca.pdf</t>
   </si>
   <si>
     <t>Requerimento 151 - Carminha - Solicita reparo no asfalto no fim da Isaac Simão e nas proximidades das residências e oficinas próximo a Dona Beca</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_152_-_carminha_-_solicita_instalacao_de_internet_nos_esfs_e_escolas_rurais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_152_-_carminha_-_solicita_instalacao_de_internet_nos_esfs_e_escolas_rurais.pdf</t>
   </si>
   <si>
     <t>Requerimento 152 - Carminha - Solicita instalação de internet nos ESFs e Escolas rurais</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_153_-_juninho_-_pede_para_trocar_telas_por_muros_na_escola_do_bairro_piao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_153_-_juninho_-_pede_para_trocar_telas_por_muros_na_escola_do_bairro_piao.pdf</t>
   </si>
   <si>
     <t>Requerimento 153 - Juninho - Pede para trocar telas por muros na escola do bairro Pião</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_154_-_juninho_-_pede_que_sejam_rocadas_as_margens_das_estradas_do_bairro_barra.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_154_-_juninho_-_pede_que_sejam_rocadas_as_margens_das_estradas_do_bairro_barra.pdf</t>
   </si>
   <si>
     <t>Requerimento 154 - Juninho - Pede que sejam roçadas as margens das estradas do bairro Barra</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_155_-_juliana_e_flavio_-_pede_melhorias_no_transito_visando_a_seguranca_de_pedestres.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_155_-_juliana_e_flavio_-_pede_melhorias_no_transito_visando_a_seguranca_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Requerimento 155 - Juliana e Flávio - Pede melhorias no transito visando a segurança de pedestres</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_156_-_carla_-_pede_aparelho_sugador_de_saliva_e_sangue_para_o_consultorio_do_psf_ana_zenum.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_156_-_carla_-_pede_aparelho_sugador_de_saliva_e_sangue_para_o_consultorio_do_psf_ana_zenum.pdf</t>
   </si>
   <si>
     <t>Requerimento 156 - Carla - Pede aparelho sugador de saliva e sangue para o consultório do PSF Ana Zenum</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_157_-_carla_-_pede_reabertura_do_campao_para_atividades_esportivas_e_recreativas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_157_-_carla_-_pede_reabertura_do_campao_para_atividades_esportivas_e_recreativas.pdf</t>
   </si>
   <si>
     <t>Requerimento 157 - Carla - Pede reabertura do Campão para Atividades Esportivas e Recreativas</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_158_-_carla_-_pede_continuacao_das_obras_de_melhorias_na_rua_dr_jose_luiz.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_158_-_carla_-_pede_continuacao_das_obras_de_melhorias_na_rua_dr_jose_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento 158 - Carla - Pede continuação das obras de melhorias na rua Dr José Luiz</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_159_-_carminha_-_pede_reparos_em_mata_burros_no_bairro_roseirinha_e_tijuco_preto.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_159_-_carminha_-_pede_reparos_em_mata_burros_no_bairro_roseirinha_e_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>Requerimento 159 - Carminha - Pede reparos em mata burros no bairro Roseirinha e Tijuco Preto</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_160_-_carminha_-_solicita_desentupimento_de_bueiros_em_distrito_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_160_-_carminha_-_solicita_desentupimento_de_bueiros_em_distrito_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 160 - Carminha - Solicita desentupimento de bueiros em Distrito Posses</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_161_-_carla_-_pede_construcao_de_mata-burro_no_bairro_tijuco_preto_de_cima.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_161_-_carla_-_pede_construcao_de_mata-burro_no_bairro_tijuco_preto_de_cima.pdf</t>
   </si>
   <si>
     <t>Requerimento 161 - Carla - Pede construção de mata-burro no bairro Tijuco Preto de Cima</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_162_-_carla_-_pede_urgente_tapamento_dos_bueiros_no_final_da_rua_doutor_jose_luiz_no_bairro_aparecida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_162_-_carla_-_pede_urgente_tapamento_dos_bueiros_no_final_da_rua_doutor_jose_luiz_no_bairro_aparecida.pdf</t>
   </si>
   <si>
     <t>Requerimento 162 - Carla - Pede urgente tapamento dos bueiros no final da Rua Doutor José Luiz no bairro Aparecida</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_163_-_carla_-_pede_instalacao_de_bueiros_nas_ruas_tiradentes_e_rua_antonio_tomaz_gonzaga.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_163_-_carla_-_pede_instalacao_de_bueiros_nas_ruas_tiradentes_e_rua_antonio_tomaz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Requerimento 163 - Carla - Pede instalação de bueiros nas ruas Tiradentes e rua Antônio Tomaz Gonzaga</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_164_-_carminha_-_solicita_disponibilizacao_de_veiculo_para_a_secretaria_de_esportes.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_164_-_carminha_-_solicita_disponibilizacao_de_veiculo_para_a_secretaria_de_esportes.pdf</t>
   </si>
   <si>
     <t>Requerimento 164 - Carminha - Solicita disponibilização de veículo para a secretaria de esportes</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_165_-_juninho_-_pede_redutores_de_velocidade_no_bairro_chorao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_165_-_juninho_-_pede_redutores_de_velocidade_no_bairro_chorao.pdf</t>
   </si>
   <si>
     <t>Requerimento 165 - Juninho - Pede redutores de velocidade no bairro Chorão</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_166_-_juninho_-_pede_instalacao_de_um_mata-burro_e_conserto_de_outro_mata-burro_no_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_166_-_juninho_-_pede_instalacao_de_um_mata-burro_e_conserto_de_outro_mata-burro_no_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 166 - Juninho - Pede instalação de um mata-burro e conserto de outro mata-burro no Rio do Peixe</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_167_-_juninho_-_pede_cascalho_no_morro_do_bairro_soledade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_167_-_juninho_-_pede_cascalho_no_morro_do_bairro_soledade.pdf</t>
   </si>
   <si>
     <t>Requerimento 167 - Juninho - Pede cascalho no morro do bairro Soledade</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_168_-_flavio_-_pede_limpeza_da_beirada_do_asfalto_que_liga_o_bairro_bela_vista_a_rodovia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_168_-_flavio_-_pede_limpeza_da_beirada_do_asfalto_que_liga_o_bairro_bela_vista_a_rodovia.pdf</t>
   </si>
   <si>
     <t>Requerimento 168 - Flavio - Pede limpeza da beirada do asfalto que liga o bairro bela vista à rodovia</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_169_-_juninho_-_pede_asfaltamento_do_bairro_caxambu.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_169_-_juninho_-_pede_asfaltamento_do_bairro_caxambu.pdf</t>
   </si>
   <si>
     <t>Requerimento 169 - Juninho - Pede asfaltamento do bairro Caxambu</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_170_-_carminha_-_solicitacao_de_informacoes_sobre_obras_de_asfalto_no_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_170_-_carminha_-_solicitacao_de_informacoes_sobre_obras_de_asfalto_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 170 - Carminha - Solicitação de informações sobre obras de asfalto no município</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_171_-_carminha_-_solicitacao_de_reparos_em_mata-burros_no_bairro_caxambu.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_171_-_carminha_-_solicitacao_de_reparos_em_mata-burros_no_bairro_caxambu.pdf</t>
   </si>
   <si>
     <t>Requerimento 171 - Carminha - Solicitação de reparos em mata-burros no Bairro Caxambu</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_172_-_carminha_-_solicitacao_de_cascalhamento_no_morro_do_laticinio_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_172_-_carminha_-_solicitacao_de_cascalhamento_no_morro_do_laticinio_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 172 - Carminha - Solicitação de cascalhamento no Morro do Laticínio Posses</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_173_-_carla_-_pede_limpeza_de_lixo_e_entulho_na_rua_emilio_inacio_de_almeida_paralela_a_rua_da_antiga_sanchein.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_173_-_carla_-_pede_limpeza_de_lixo_e_entulho_na_rua_emilio_inacio_de_almeida_paralela_a_rua_da_antiga_sanchein.pdf</t>
   </si>
   <si>
     <t>Requerimento 173 - Carla - Pede limpeza de lixo e entulho na rua Emílio Inácio de Almeida paralela a rua da antiga Sanchein</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_174_-_tiago_-_pede_informacoes_detalhadas_a_respeito_da_nao_aquisicao_do_medicamento_glyxambi.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_174_-_tiago_-_pede_informacoes_detalhadas_a_respeito_da_nao_aquisicao_do_medicamento_glyxambi.pdf</t>
   </si>
   <si>
     <t>Requerimento 174 - Tiago - Pede informações detalhadas a respeito da não aquisição do medicamento Glyxambi</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_175_-_carla_-_pede_reforco_na_seguranca_publica_para_os_comerciantes_e_estabelecimentos_comerciais_no_periodo_noturno.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_175_-_carla_-_pede_reforco_na_seguranca_publica_para_os_comerciantes_e_estabelecimentos_comerciais_no_periodo_noturno.pdf</t>
   </si>
   <si>
     <t>Requerimento 175 - Carla - Pede reforço na segurança pública para os comerciantes e estabelecimentos comerciais no período noturno</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_176_-_carla_-_pede_asfaltamento_do_bairro_divisinha.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_176_-_carla_-_pede_asfaltamento_do_bairro_divisinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 176 - Carla - Pede asfaltamento do Bairro Divisinha</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_177_-_lutero_e_ze_antonio_-_pede_pavimentacao_na_estrada_bairro_brejo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_177_-_lutero_e_ze_antonio_-_pede_pavimentacao_na_estrada_bairro_brejo.pdf</t>
   </si>
   <si>
     <t>Requerimento 177 - Lutero e Zé Antônio - Pede pavimentação na estrada Bairro Brejo</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_178_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_da_angolinha.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_178_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_da_angolinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 178 - Lutero e Zé Antônio - Pede cascalhamento no morro da Angolinha</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_179_-_juninho_-_solicitacao_de_manutencao_das_estradas_do_bairro_campos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_179_-_juninho_-_solicitacao_de_manutencao_das_estradas_do_bairro_campos.pdf</t>
   </si>
   <si>
     <t>Requerimento 179 - Juninho - Solicitação de manutenção das estradas do Bairro Campos</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_180_-_juninho_-_solicitacao_de_redutor_de_velocidade_em_frente_a_congregacao_crista_do_brasil_no_bairro_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_180_-_juninho_-_solicitacao_de_redutor_de_velocidade_em_frente_a_congregacao_crista_do_brasil_no_bairro_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 180 - Juninho - Solicitação de redutor de velocidade em frente à Congregação Cristã do Brasil no Bairro Posses</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_181_-_carla_-_pede_redutores_de_velocidade_na_rua_marieta_viana.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_181_-_carla_-_pede_redutores_de_velocidade_na_rua_marieta_viana.pdf</t>
   </si>
   <si>
     <t>Requerimento 181 - Carla - Pede redutores de velocidade na Rua Marieta Viana</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_182_-_tiago_-_solicita_implantacao_de_rampas_elevadas_e_sinalizacao_adequada_em_vias_de_grande_fluxo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_182_-_tiago_-_solicita_implantacao_de_rampas_elevadas_e_sinalizacao_adequada_em_vias_de_grande_fluxo.pdf</t>
   </si>
   <si>
     <t>Requerimento 182 - Tiago - Solicita implantação de rampas elevadas e sinalização adequada em vias de grande fluxo</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_183_-_tiago_-_solicita_sinalizacao_e_fiscalizacao_na_travessa_zenun.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_183_-_tiago_-_solicita_sinalizacao_e_fiscalizacao_na_travessa_zenun.pdf</t>
   </si>
   <si>
     <t>Requerimento 183 - Tiago - Solicita sinalização e fiscalização na Travessa Zenun</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_184_-_carla_-_pede_redutores_de_velocidade_na_rua_emilio_inacio_de_almeida__bairro_bela_vista.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_184_-_carla_-_pede_redutores_de_velocidade_na_rua_emilio_inacio_de_almeida__bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento 184 - Carla - Pede redutores de velocidade na Rua Emílio Inácio de Almeida – Bairro Bela Vista</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_185_-_juliana_-_pede_faixa_elevada_na_alameda_primavera_no_181.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_185_-_juliana_-_pede_faixa_elevada_na_alameda_primavera_no_181.pdf</t>
   </si>
   <si>
     <t>Requerimento 185 - Juliana - Pede faixa elevada na Alameda Primavera nº 181</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_186_-_carla_-_pede_reducao_de_curva_fechada_na_estrada_do_morro_do_marcolino_no_bairro_rio_acima.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_186_-_carla_-_pede_reducao_de_curva_fechada_na_estrada_do_morro_do_marcolino_no_bairro_rio_acima.pdf</t>
   </si>
   <si>
     <t>Requerimento 186 - Carla - Pede redução de curva fechada na estrada do Morro do Marcolino no Bairro Rio Acima</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_187_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_dos_toti.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_187_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_dos_toti.pdf</t>
   </si>
   <si>
     <t>Requerimento 187 - Lutero e Zé Antônio - Pede cascalhamento no morro dos Toti</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_188_-_juliana_-_pede_faixa_elevada_na_rua_das_violetas_no_10.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_188_-_juliana_-_pede_faixa_elevada_na_rua_das_violetas_no_10.pdf</t>
   </si>
   <si>
     <t>Requerimento 188 - Juliana - Pede faixa elevada na Rua das Violetas, nº 10</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_189_-_vagner_-_pede_cafe_da_manha_para_todos_os_servidores_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_189_-_vagner_-_pede_cafe_da_manha_para_todos_os_servidores_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento 189 - Vagner - Pede café da manhã para todos os servidores da Prefeitura Municipal</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/422/requerimento_190_-_marcio_-_pede_grades_em_bueiros_no_distrito_posses_ao_lado_do_bar_do_robertao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/422/requerimento_190_-_marcio_-_pede_grades_em_bueiros_no_distrito_posses_ao_lado_do_bar_do_robertao.pdf</t>
   </si>
   <si>
     <t>Requerimento 190 - Marcio - Pede grades em bueiros no distrito posses ao lado do bar do Robertão</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/423/requerimento_191_-_vagner_-_pede_cascalhamento_no_bairro_usina.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/423/requerimento_191_-_vagner_-_pede_cascalhamento_no_bairro_usina.pdf</t>
   </si>
   <si>
     <t>Requerimento 191 - Vagner - Pede cascalhamento no bairro Usina</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_192_-_marcio_-_solicita_sinalizacao_na_entrada_da_escola_do_distrito_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_192_-_marcio_-_solicita_sinalizacao_na_entrada_da_escola_do_distrito_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 192 - Marcio - Solicita sinalização na entrada da escola do Distrito Posses</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_193_-_marcio_-_solicita_quebra_mola_em_frente_ao_campo_do_distrito_posses_e_em_frente_ao_bar_do_erlei.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_193_-_marcio_-_solicita_quebra_mola_em_frente_ao_campo_do_distrito_posses_e_em_frente_ao_bar_do_erlei.pdf</t>
   </si>
   <si>
     <t>Requerimento 193 - Marcio - Solicita quebra mola em frente ao campo do distrito Posses e em frente ao bar do Erlei</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_194_-_carminha_-_solicita_denominacao_de_rua.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_194_-_carminha_-_solicita_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Requerimento 194 - Carminha - Solicita denominação de Rua</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/427/requerimento_195_-_carminha_-_solicita_travessia_elevada_na_rua_gabriel_junqueira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/427/requerimento_195_-_carminha_-_solicita_travessia_elevada_na_rua_gabriel_junqueira.pdf</t>
   </si>
   <si>
     <t>Requerimento 195 - Carminha - Solicita travessia elevada na rua Gabriel Junqueira</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_196_-_carminha_-_solicita_pavimentacao_ou_calcamento_nas_ruas_do_distrito_posses.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_196_-_carminha_-_solicita_pavimentacao_ou_calcamento_nas_ruas_do_distrito_posses.pdf</t>
   </si>
   <si>
     <t>Requerimento 196 - Carminha - Solicita pavimentação ou calçamento nas ruas do distrito posses</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_197_-_carla_-_pede_conserto_urgente_da_ponte_localizada_na_estrada_principal_entre_piaozinho_e_sao_pedro_de_caldas..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_197_-_carla_-_pede_conserto_urgente_da_ponte_localizada_na_estrada_principal_entre_piaozinho_e_sao_pedro_de_caldas..pdf</t>
   </si>
   <si>
     <t>Requerimento 197 - Carla - Pede conserto urgente da ponte localizada na estrada principal entre Piãozinho e São Pedro de Caldas.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_198_-_carla_-_pede_providencias_sobre_documentacao_de_terrenos_e_casas_no_municipio..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_198_-_carla_-_pede_providencias_sobre_documentacao_de_terrenos_e_casas_no_municipio..pdf</t>
   </si>
   <si>
     <t>Requerimento 198 - Carla - Pede providências sobre documentação de terrenos e casas no município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_199_-_carla_-_solicita_saneamento_basico_no_bairro_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_199_-_carla_-_solicita_saneamento_basico_no_bairro_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 199 - Carla - Solicita saneamento básico no bairro Rio do Peixe</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_200_-_juninho_-_solicita_concessao_de_cartao_vale-alimentacao_a_todos_os_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_200_-_juninho_-_solicita_concessao_de_cartao_vale-alimentacao_a_todos_os_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requerimento 200 - Juninho - Solicita concessão de cartão vale-alimentação a todos os servidores públicos municipais</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_201_-_juninho_-_solicita_concessao_de_plano_de_saude_a_todos_os_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_201_-_juninho_-_solicita_concessao_de_plano_de_saude_a_todos_os_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requerimento 201 - Juninho - Solicita concessão de plano de saúde a todos os servidores públicos municipais</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_202_-_juninho_-_solicitacao_de_construcao_de_sala_de_fisioterapia_no_bairro_pitangueiras.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_202_-_juninho_-_solicitacao_de_construcao_de_sala_de_fisioterapia_no_bairro_pitangueiras.pdf</t>
   </si>
   <si>
     <t>Requerimento 202 - Juninho - Solicitação de construção de sala de fisioterapia no Bairro Pitangueiras</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_203_-_juninho_-_solicita_melhorias_nos_jardins_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_203_-_juninho_-_solicita_melhorias_nos_jardins_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 203 - Juninho - Solicita melhorias nos jardins do município</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_204_-_tiago_-_solicita_manutencao_das_redes_de_esgoto_e_de_agua_pluvial_na_rua_sao_jose.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_204_-_tiago_-_solicita_manutencao_das_redes_de_esgoto_e_de_agua_pluvial_na_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Requerimento 204 - Tiago - Solicita manutenção das redes de esgoto e de água pluvial na Rua São José</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_205_-_tiago_-_solicita_providencias_na_avenida_antonio_carlos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_205_-_tiago_-_solicita_providencias_na_avenida_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Requerimento 205 - Tiago - Solicita providências na Avenida Antônio Carlos</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Requerimento 206 - Carminha - Solicita pintura do interior do Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Requerimento 207 - Carminha - Solicita manutenção dos tratores utilizados para prestar serviço aos produtores rurais</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_208_-_carminha_-_solicita_reparo_na_viela_da_travessa_paiva.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_208_-_carminha_-_solicita_reparo_na_viela_da_travessa_paiva.pdf</t>
   </si>
   <si>
     <t>Requerimento 208 - Carminha - Solicita reparo na viela da Travessa Paiva</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_209_-_carla_-_solicita_providencias_quanto_ao_transito_na_rua_ceara_em_frente_a_escola_ana_zenun.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_209_-_carla_-_solicita_providencias_quanto_ao_transito_na_rua_ceara_em_frente_a_escola_ana_zenun.pdf</t>
   </si>
   <si>
     <t>Requerimento 209 - Carla - Solicita providências quanto ao trânsito na Rua Ceará, em frente à Escola Ana Zenun</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Requerimento 210 - Carla - Solicita instalação de redutor de velocidade na rua João Luís Garcia</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_211_-_carla_-_solicita_providencias_na_rua_laercio_miguel_pereira.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_211_-_carla_-_solicita_providencias_na_rua_laercio_miguel_pereira.pdf</t>
   </si>
   <si>
     <t>Requerimento 211 - Carla - Solicita providências na Rua Laércio Miguel Pereira</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Requerimento 212 - Tiago - Solicita ações para Termo de Cooperação com o TRE-MG e Cartório Eleitora</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_213_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_do_bloco_2_da_escola_ana_simao_zenun.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_213_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_do_bloco_2_da_escola_ana_simao_zenun.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a construção do Bloco 2 da Escola Ana Simão Zenun</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_214_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_da_ubs_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_214_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_da_ubs_no_distrito_de_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a construção da UBS no Distrito de Posses de São Sebastião</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_215_-_juninho_-_solicita_pintura_nos_redutores_de_velocidade_da_cidade.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_215_-_juninho_-_solicita_pintura_nos_redutores_de_velocidade_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita pintura nos redutores de velocidade da cidade</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_216_-_juninho_-_solicita_radar_lombada_eletronica_na_avenida_jose_andre_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_216_-_juninho_-_solicita_radar_lombada_eletronica_na_avenida_jose_andre_avelino.pdf</t>
   </si>
   <si>
     <t>Solicita radar (lombada eletrônica) na Avenida José André Avelino</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Solicita reunião com o Executivo Municipal para tratar sobre a falta de abastecimento de água no Bairro Rio do Peixe</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_218_-_carla_-_solicita_redutor_de_velocidade_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_218_-_carla_-_solicita_redutor_de_velocidade_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade no Bairro Rio do Peixe em frente à Vila do Jorge</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_219_-_carla_-_solicita_passagem_de_maquina_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_219_-_carla_-_solicita_passagem_de_maquina_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita passagem de máquina no Bairro Rio do Peixe em frente à Vila do Jorge</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_220_-_juninho_-_solicita_construcao_de_uma_pista_de_bicicross_no_municipio_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_220_-_juninho_-_solicita_construcao_de_uma_pista_de_bicicross_no_municipio_de_campestre.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma pista de bicicross no Município de Campestre</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_221_-_carla_-_pede_providencias_quanto_a_limpeza_dos_terrenos_localizados_na_rua_walter_capobianco_bairro_irmaos_rugani_souza_muniz.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_221_-_carla_-_pede_providencias_quanto_a_limpeza_dos_terrenos_localizados_na_rua_walter_capobianco_bairro_irmaos_rugani_souza_muniz.pdf</t>
   </si>
   <si>
     <t>Requerimento 221 - Carla - Pede providências quanto à limpeza dos terrenos localizados na Rua Walter Capobianco, Bairro Irmãos Rugani Souza Muniz</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_222_-_carla_-_solicita_providencias_quanto_a_qualidade_da_agua_no_bairro_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_222_-_carla_-_solicita_providencias_quanto_a_qualidade_da_agua_no_bairro_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 222 - Carla - Solicita providências quanto à qualidade da água no Bairro Rio do Peixe</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_223_-_carla_-_solicita_providencias_quanto_a_fiscalizacao_dos_depositos_de_materiais_de_construcao_localizados_na_avenida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_223_-_carla_-_solicita_providencias_quanto_a_fiscalizacao_dos_depositos_de_materiais_de_construcao_localizados_na_avenida.pdf</t>
   </si>
   <si>
     <t>Requerimento 223 - Carla - Solicita providências quanto à fiscalização dos depósitos de materiais de construção localizados na Avenida</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/478/requerimento_224_-_lutero_e_ze_antonio_-_pede_revitalizacao_da_sinalizacao_de_transito_na_travessa_zenun_no_entroncamento_com_o_acesso_ao_tunel.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/478/requerimento_224_-_lutero_e_ze_antonio_-_pede_revitalizacao_da_sinalizacao_de_transito_na_travessa_zenun_no_entroncamento_com_o_acesso_ao_tunel.pdf</t>
   </si>
   <si>
     <t>Requerimento 224 - Lutero e Zé Antônio - Pede revitalização da sinalização de trânsito na Travessa Zenun, no entroncamento com o acesso ao túnel</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_225_-_lutero_e_ze_antonio_-_solicita_melhorias_no_transito_no_cruzamento_da_rua_vitor_de_carvalho_com_a_rua_da_apae.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_225_-_lutero_e_ze_antonio_-_solicita_melhorias_no_transito_no_cruzamento_da_rua_vitor_de_carvalho_com_a_rua_da_apae.pdf</t>
   </si>
   <si>
     <t>Requerimento 225 - Lutero e Zé Antônio - Solicita melhorias no trânsito no cruzamento da Rua Vítor de Carvalho com a Rua da APAE</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_226_-_carminha_-_solicita_reparos_no_cemiterio_em_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_226_-_carminha_-_solicita_reparos_no_cemiterio_em_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicita reparos no Cemitério em Posses de São Sebastião</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_227_-_vagner_-_solicita_cobertura_na_igreja_do_cemiterio_municipal_de_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_227_-_vagner_-_solicita_cobertura_na_igreja_do_cemiterio_municipal_de_campestre.pdf</t>
   </si>
   <si>
     <t>Solicita cobertura na igreja do cemitério municipal de Campestre</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_228_-_vagner_-_solicita_tenda_provisoria_ao_lado_da_igreja_do_cemiterio_de_campestre_para_o_dia_de_finados.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_228_-_vagner_-_solicita_tenda_provisoria_ao_lado_da_igreja_do_cemiterio_de_campestre_para_o_dia_de_finados.pdf</t>
   </si>
   <si>
     <t>Solicita tenda provisória ao lado da Igreja do Cemitério de Campestre para o Dia de Finados</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_229_-_lutero_e_ze_antonio_-_solicita_cacamba_de_lixo_no_trevo_do_bairro_souza_muniz.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_229_-_lutero_e_ze_antonio_-_solicita_cacamba_de_lixo_no_trevo_do_bairro_souza_muniz.pdf</t>
   </si>
   <si>
     <t>Solicita caçamba de lixo no trevo do bairro Souza Muniz</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_230_-_lutero_e_ze_antonio_-_solicita_lixeiras_nos_bairros_cafundo_pitangueiras_e_barragem.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_230_-_lutero_e_ze_antonio_-_solicita_lixeiras_nos_bairros_cafundo_pitangueiras_e_barragem.pdf</t>
   </si>
   <si>
     <t>Solicita lixeiras nos bairros Cafundó, Pitangueiras e Barragem</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_231_-_galileu_-_solicita_informacoes_sobre_coleta_de_lixo_em_campestre.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_231_-_galileu_-_solicita_informacoes_sobre_coleta_de_lixo_em_campestre.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre coleta de lixo em Campestre</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_232_-_juninho_-_solicita_a_pintura_dos_redutores_de_velocidade_do_bairro_posses_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_232_-_juninho_-_solicita_a_pintura_dos_redutores_de_velocidade_do_bairro_posses_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Requerimento 232 - Juninho - Solicita a pintura dos redutores de velocidade do Bairro Posses de São Sebastião</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_233_-_juninho_-_solicita_a_instalacao_de_dois_mata-burros_de_ferro_no_bairro_capituvas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_233_-_juninho_-_solicita_a_instalacao_de_dois_mata-burros_de_ferro_no_bairro_capituvas.pdf</t>
   </si>
   <si>
     <t>Requerimento 233 - Juninho - Solicita a instalação de dois mata-burros de ferro no Bairro Capituvas</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_234_-_tiago_-_solicitacao_de_informacoes_sobre_o_pagamento_das_emendas_impositivas__exercicio_2024.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_234_-_tiago_-_solicitacao_de_informacoes_sobre_o_pagamento_das_emendas_impositivas__exercicio_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento 234 - Tiago - Solicitação de informações sobre o pagamento das emendas impositivas – Exercício 2024</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_235_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_pinhal..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_235_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_pinhal..pdf</t>
   </si>
   <si>
     <t>Requerimento 235 - Juninho - Solicita reparo em duas pontes no Bairro Pinhal.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_236_-_tiago_-_solicita_que_seja_verificada_com_urgencia_a_situacao_recorrente_de_falta_de_agua_no_bairro_residencial_avelino.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_236_-_tiago_-_solicita_que_seja_verificada_com_urgencia_a_situacao_recorrente_de_falta_de_agua_no_bairro_residencial_avelino.pdf</t>
   </si>
   <si>
     <t>Requerimento 236 - Tiago - Solicita que seja verificada com urgência a situação recorrente de falta de água no bairro Residencial Avelino</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_237_-_lutero_e_ze_antonio_-_pede_bueiro_na_rua_honorio_antonio_no_cruzamento_com_a_rua_isaac_simao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_237_-_lutero_e_ze_antonio_-_pede_bueiro_na_rua_honorio_antonio_no_cruzamento_com_a_rua_isaac_simao.pdf</t>
   </si>
   <si>
     <t>Pede bueiro na rua Honório Antônio no cruzamento com a rua Isaac Simão</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_238_-_lutero_e_ze_antonio_-_pede_guarita_ou_abrigo_de_protecao_para_o_vigia_da_escola_ana_zenun.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_238_-_lutero_e_ze_antonio_-_pede_guarita_ou_abrigo_de_protecao_para_o_vigia_da_escola_ana_zenun.pdf</t>
   </si>
   <si>
     <t>Pede guarita ou abrigo de proteção para o vigia da escola Ana Zenun</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_239_-_galileu_-_solicita_possibilidade_de_colocar_monitores_nos_onibus_escolares_da_zona_rural.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_239_-_galileu_-_solicita_possibilidade_de_colocar_monitores_nos_onibus_escolares_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>Solicita possibilidade de colocar monitores nos ônibus escolares da zona rural</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_240_-_carla_-_solicita_servico_de_cascalhamento_ou_pedregulhamento_nas_vias_dos_bairros_milho_verde_e_primos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_240_-_carla_-_solicita_servico_de_cascalhamento_ou_pedregulhamento_nas_vias_dos_bairros_milho_verde_e_primos.pdf</t>
   </si>
   <si>
     <t>240 - Vereadora Carla - Solicita serviço de cascalhamento ou pedregulhamento nas vias dos bairros Milho Verde e Primos</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_241_-_carla_-_solicita_servico_de_manutencao_na_rede_de_iluminacao_publica_da_rua_emilio_inacio_de_almeida_nas_imediacoes_do_numero_45a.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_241_-_carla_-_solicita_servico_de_manutencao_na_rede_de_iluminacao_publica_da_rua_emilio_inacio_de_almeida_nas_imediacoes_do_numero_45a.pdf</t>
   </si>
   <si>
     <t>Requerimento 241 - Carla - Solicita serviço de manutenção na rede de iluminação pública da Rua Emílio Inácio de Almeida, nas imediações do número 45A</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_242_-_carla_-_solicita_limpeza_e_remocao_do_lixo_e_entulho_acumulado_em_uma_area_na_rua_emilio_inacio_de_almeida.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_242_-_carla_-_solicita_limpeza_e_remocao_do_lixo_e_entulho_acumulado_em_uma_area_na_rua_emilio_inacio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Requerimento 242 - Carla - Solicita limpeza e remoção do lixo e entulho acumulado em uma área na Rua Emílio Inácio de Almeida</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_243_-_tiago_-_solicita_providencias_urgentes_quanto_a_uma_cratera_aberta_na_avenida_central_nas_proximidades_da_rua_joao_luiz_garcia_-_copia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_243_-_tiago_-_solicita_providencias_urgentes_quanto_a_uma_cratera_aberta_na_avenida_central_nas_proximidades_da_rua_joao_luiz_garcia_-_copia.pdf</t>
   </si>
   <si>
     <t>Requerimento 243 - Tiago - Solicita providências urgentes quanto a uma cratera aberta na Avenida Central, nas proximidades da Rua João Luiz Garcia - Copia</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_244_-_tiago_-_solicita_informacoes_a_respeito_da_extensao_de_rede_de_iluminacao_publica_na_rua_miguel_ramos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_244_-_tiago_-_solicita_informacoes_a_respeito_da_extensao_de_rede_de_iluminacao_publica_na_rua_miguel_ramos.pdf</t>
   </si>
   <si>
     <t>Requerimento 244 - Tiago - Solicita informações a respeito da extensão de rede de iluminação pública na Rua Miguel Ramos</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_245_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_cachoeirinha.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_245_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Requerimento 245 - Juninho - Solicita reparo em duas pontes no Bairro Cachoeirinha</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_246_-_juninho_-_solicita_a_contratacao_de_mais_profissionais_de_fisioterapia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_246_-_juninho_-_solicita_a_contratacao_de_mais_profissionais_de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Requerimento 246 - Juninho - Solicita a contratação de mais profissionais de Fisioterapia</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_247_-_tiago_-_solicitacao_de_sinalizacao_e_instalacao_de_redutores_de_velocidade_na_rua_isaac_simao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_247_-_tiago_-_solicitacao_de_sinalizacao_e_instalacao_de_redutores_de_velocidade_na_rua_isaac_simao.pdf</t>
   </si>
   <si>
     <t>Requerimento 247 - Tiago - Solicitação de sinalização e instalação de redutores de velocidade na Rua Isaac Simão</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/515/requerimento_248_-_carminha_-_solicita_a_perfuracao_de_pocos_artesianos_para_pessoas_em_situacao_de_vulnerabilidade_social.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/515/requerimento_248_-_carminha_-_solicita_a_perfuracao_de_pocos_artesianos_para_pessoas_em_situacao_de_vulnerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Requerimento 248 - Carminha - Solicita a perfuração de poços artesianos para pessoas em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_249_-_tiago_-_solicita_providencias_urgentes_nas_estradas_do_bairro_divizinha_proximo_a_residencia_do_sr._jose_vitor_do_iote.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_249_-_tiago_-_solicita_providencias_urgentes_nas_estradas_do_bairro_divizinha_proximo_a_residencia_do_sr._jose_vitor_do_iote.pdf</t>
   </si>
   <si>
     <t>Requerimento 249 - Tiago - Solicita providências urgentes nas estradas do bairro Divizinha, próximo à residência do Sr. José Vitor Do Iote</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_250_-_tiago_-_solicita_providencias_para_colocacao_e_manutencao_de_grades_em_bueiros_nas_ruas_miguel_ramos_e_jose_borges_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_250_-_tiago_-_solicita_providencias_para_colocacao_e_manutencao_de_grades_em_bueiros_nas_ruas_miguel_ramos_e_jose_borges_franco.pdf</t>
   </si>
   <si>
     <t>Requerimento 250 - Tiago - Solicita providências para colocação e manutenção de grades em bueiros nas ruas Miguel Ramos e José Borges Franco</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_251_-_tiago_-_solicita_esclarecimentos_sobre_a_criacao_de_estacionamento_ao_lado_da_igreja_matriz_e_sugestao_para_implantacao_da_zona_azul.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_251_-_tiago_-_solicita_esclarecimentos_sobre_a_criacao_de_estacionamento_ao_lado_da_igreja_matriz_e_sugestao_para_implantacao_da_zona_azul.pdf</t>
   </si>
   <si>
     <t>Requerimento 251 - Tiago - Solicita esclarecimentos sobre a criação de estacionamento ao lado da Igreja Matriz e sugestão para implantação da Zona Azul</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_252_-_carla_-_solicita_informacoes_sobre_o_andamento_do_processo_de_asfaltamento_do_bairro_capituvas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_252_-_carla_-_solicita_informacoes_sobre_o_andamento_do_processo_de_asfaltamento_do_bairro_capituvas.pdf</t>
   </si>
   <si>
     <t>Requerimento 252 - Carla - Solicita informações sobre o andamento do processo de asfaltamento do Bairro Capituvas</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_253_-_carla_-_solicita_providencias_sobre_buracos_na_rua_congonhas_no_bairro_chorao.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_253_-_carla_-_solicita_providencias_sobre_buracos_na_rua_congonhas_no_bairro_chorao.pdf</t>
   </si>
   <si>
     <t>Requerimento 253 - Carla - Solicita providências sobre buracos na Rua Congonhas no Bairro Chorão</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_254_-_carla_-_pede_remocao_ou_substituicao_de_um_poste_de_madeira_que_se_encontra_em_risco_iminente_de_queda.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_254_-_carla_-_pede_remocao_ou_substituicao_de_um_poste_de_madeira_que_se_encontra_em_risco_iminente_de_queda.pdf</t>
   </si>
   <si>
     <t>Requerimento 254 - Carla - Pede remoção ou substituição de um poste de madeira que se encontra em risco iminente de queda</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_255_-_lutero_e_ze_antonio_-_solicita_pintura_de_faixa_de_pedestre_no_cruzamento_da_francisco_capobianco_com_a_conego_artur.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_255_-_lutero_e_ze_antonio_-_solicita_pintura_de_faixa_de_pedestre_no_cruzamento_da_francisco_capobianco_com_a_conego_artur.pdf</t>
   </si>
   <si>
     <t>Requerimento 255 - Lutero e Zé Antônio - Solicita pintura de faixa de pedestre no cruzamento da Francisco Capobianco com a Cônego Artur</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/529/requerimento_256_-_lutero_e_ze_antonio_-_solicita_a_possibilidade_da_proibicao_do_trafego_de_caminhoes_e_onibus_na_rua_joao_luiz_garcia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/529/requerimento_256_-_lutero_e_ze_antonio_-_solicita_a_possibilidade_da_proibicao_do_trafego_de_caminhoes_e_onibus_na_rua_joao_luiz_garcia.pdf</t>
   </si>
   <si>
     <t>Requerimento 256 - Lutero e Zé Antônio - Solicita a possibilidade da proibição do tráfego de caminhões e ônibus na rua João Luiz Garcia</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/530/requerimento_257_-_lutero_e_ze_antonio_-_solicita_recuperacao_da_quadra_de_esportes_da_rua_joao_luiz_garcia.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/530/requerimento_257_-_lutero_e_ze_antonio_-_solicita_recuperacao_da_quadra_de_esportes_da_rua_joao_luiz_garcia.pdf</t>
   </si>
   <si>
     <t>Requerimento 257 - Lutero e Zé Antônio - Solicita recuperação da quadra de esportes da rua João Luiz Garcia</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_258_-_tiago_-_solicita_implantacao_de_faixa_de_pedestres_e_ou_rampa_elevada_no_cruzamento_da_rua_ambrosina_ferreira_com_a_rua_virgilio_de_melo_franco.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_258_-_tiago_-_solicita_implantacao_de_faixa_de_pedestres_e_ou_rampa_elevada_no_cruzamento_da_rua_ambrosina_ferreira_com_a_rua_virgilio_de_melo_franco.pdf</t>
   </si>
   <si>
     <t>Requerimento 258 - Tiago - Solicita implantação de faixa de pedestres e ou rampa elevada no cruzamento da Rua Ambrosina Ferreira com a Rua Virgílio de Melo Franco</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_259_-_carminha_-_solicita_audiencia_publica_para_debater_sobre_a_populacao_canina_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_259_-_carminha_-_solicita_audiencia_publica_para_debater_sobre_a_populacao_canina_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 259 - Carminha - Solicita audiência pública para debater sobre a população canina do município</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_260_-_carminha_-_solicitacao_de_reparos_e_obras_de_drenagem_no_morro_de_acesso_ao_sitio_da_fatima_pereira_bairro_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_260_-_carminha_-_solicitacao_de_reparos_e_obras_de_drenagem_no_morro_de_acesso_ao_sitio_da_fatima_pereira_bairro_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 260 - Carminha - Solicitação de Reparos e Obras de Drenagem no Morro de Acesso ao Sítio da Fátima Pereira, Bairro Rio do Peixe</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_261_-_carla_-_solicita_placas_de_identificacao_em_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_261_-_carla_-_solicita_placas_de_identificacao_em_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 261 - Carla - Solicita placas de identificação em ruas</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_262_-_carla_-_pede_solucoes_devido_a_alta_populacao_canina_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_262_-_carla_-_pede_solucoes_devido_a_alta_populacao_canina_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 262 - Carla - Pede soluções devido a alta população canina do município</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_263_-_carla_-_solicitacao_de_aterro_instalacao_de_manilha_e_cascalhamento_proximo_a_ponte_do_asfalto_no_bairro_rio_do_peixe.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_263_-_carla_-_solicitacao_de_aterro_instalacao_de_manilha_e_cascalhamento_proximo_a_ponte_do_asfalto_no_bairro_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Requerimento 263 - Carla - Solicitação de aterro, instalação de manilha e cascalhamento próximo à ponte do asfalto no bairro Rio do Peixe</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_264_-_tiago_-_solicita_providencias_urgentes_referentes_a_situacao_da_ponte_localizada_na_rua_miguel_ramos_proxima_ao_itaporanga..pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_264_-_tiago_-_solicita_providencias_urgentes_referentes_a_situacao_da_ponte_localizada_na_rua_miguel_ramos_proxima_ao_itaporanga..pdf</t>
   </si>
   <si>
     <t>Requerimento 264 - Tiago - Solicita providências urgentes referentes à situação da ponte localizada na Rua Miguel Ramos, próxima ao Itaporanga.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_265_-_tiago_-_solicitacao_de_informacoes_sobre_acoes_referentes_ao_cumprimento_da_lei_municipal_no_2.055-2021__limpeza_de_terrenos_baldios.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_265_-_tiago_-_solicitacao_de_informacoes_sobre_acoes_referentes_ao_cumprimento_da_lei_municipal_no_2.055-2021__limpeza_de_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Requerimento 265 - Tiago - Solicitação de informações sobre ações referentes ao cumprimento da Lei Municipal nº 2.055-2021 – Limpeza de Terrenos Baldios</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_266_-_tiago_-_solicitacao_esclarecimentos_referentes_a_execucao_do_asfaltamento_da_rua_vitoria.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_266_-_tiago_-_solicitacao_esclarecimentos_referentes_a_execucao_do_asfaltamento_da_rua_vitoria.doc.pdf</t>
   </si>
   <si>
     <t>Requerimento 266 - Tiago - Solicitação esclarecimentos referentes à execução do asfaltamento da Rua Vitória</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_267_-_tiago_-_solicitacao_de_informacoes_e_providencias_quanto_ao_reajuste_das_diarias_dos_motoristas_da_secretaria_municipal_de_saude..doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_267_-_tiago_-_solicitacao_de_informacoes_e_providencias_quanto_ao_reajuste_das_diarias_dos_motoristas_da_secretaria_municipal_de_saude..doc.pdf</t>
   </si>
   <si>
     <t>Requerimento 267 - Tiago - Solicitação de informações e providências quanto ao reajuste das diárias dos motoristas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_268_-_juninho_-_solicita_tamponamento_de_buracos_e_verificacao_de_alta_velocidade_dos_veiculos_na_avenida_joao_muniz_filho.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_268_-_juninho_-_solicita_tamponamento_de_buracos_e_verificacao_de_alta_velocidade_dos_veiculos_na_avenida_joao_muniz_filho.doc.pdf</t>
   </si>
   <si>
     <t>Requerimento 268 - Juninho - Solicita tamponamento de buracos e verificação de alta velocidade dos veículos na avenida João Muniz Filho.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_269_-_juninho_-_solicita_manutencao_do_morro_de_cascalho_e_retirada_de_pedra_em_meio_a_estrada_no_bairro_panelao.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_269_-_juninho_-_solicita_manutencao_do_morro_de_cascalho_e_retirada_de_pedra_em_meio_a_estrada_no_bairro_panelao.doc.pdf</t>
   </si>
   <si>
     <t>Requerimento 269 - Juninho - Solicita manutenção do morro de cascalho e retirada de pedra em meio à estrada no bairro Panelão</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_270_-_maria_do_carmo_-_solicita_manilhamento_de_esgoto_no_distrito_posses.doc.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_270_-_maria_do_carmo_-_solicita_manilhamento_de_esgoto_no_distrito_posses.doc.pdf</t>
   </si>
   <si>
     <t>Requerimento 270 - Maria do Carmo - Solicita manilhamento de esgoto no Distrito Posses.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_271_-_carla_-_pede_solucoes_em_relacao_a_alta_populacao_canina_do_municipio.docx.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_271_-_carla_-_pede_solucoes_em_relacao_a_alta_populacao_canina_do_municipio.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento 271 - Carla - Pede soluções em relação a alta população canina do município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_272_-_carla_-_solicitacao_de_melhorias_nas_estradas_de_terra_no_bairro_roseira.docx.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_272_-_carla_-_solicitacao_de_melhorias_nas_estradas_de_terra_no_bairro_roseira.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento 272 - Carla - Solicitação de melhorias nas estradas de terra no Bairro Roseira.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_273__-_tiago_-_solicita_providencias_para_conclusao_da_manutencao_da_travessa_isaltino_virgilio_franco_no_cruzamento_com_a_rua_marieta_viana.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_273__-_tiago_-_solicita_providencias_para_conclusao_da_manutencao_da_travessa_isaltino_virgilio_franco_no_cruzamento_com_a_rua_marieta_viana.pdf</t>
   </si>
   <si>
     <t>Requerimento 273  - Tiago - Solicita providências para conclusão da manutenção da Travessa Isaltino Virgílio Franco no cruzamento com a Rua Marieta Viana</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_274__-_tiago_-_solicita_providencias_urgentes_quanto_as_condicoes_da_rua_miguel_ramos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_274__-_tiago_-_solicita_providencias_urgentes_quanto_as_condicoes_da_rua_miguel_ramos.pdf</t>
   </si>
   <si>
     <t>Requerimento 274  - Tiago - Solicita providências urgentes quanto às condições da Rua Miguel Ramos</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_275_-_lutero_e_ze_antonio_-_solicita_a_construcao_de_passador_de_gado_e_manilhamento_no_bairro_baixadao_de_baixo.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_275_-_lutero_e_ze_antonio_-_solicita_a_construcao_de_passador_de_gado_e_manilhamento_no_bairro_baixadao_de_baixo.pdf</t>
   </si>
   <si>
     <t>Requerimento 275 - Lutero e Zé Antônio - Solicita a construção de passador de gado e manilhamento no bairro Baixadão de Baixo</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_276__-_juliana_-_solicita_avaliacao_tecnica_para_possivel_construcao_de_tres_quebra-molas_na_rua_miguel_ramos.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_276__-_juliana_-_solicita_avaliacao_tecnica_para_possivel_construcao_de_tres_quebra-molas_na_rua_miguel_ramos.pdf</t>
   </si>
   <si>
     <t>Requerimento 276  - Juliana - Solicita avaliação técnica para possível construção de três quebra-molas na rua Miguel Ramos</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_277_-_carla_-_solicita_providencias_a_respeito_dos_mata-burros_situados_em_diversos_setores_rurais_do_municipio.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_277_-_carla_-_solicita_providencias_a_respeito_dos_mata-burros_situados_em_diversos_setores_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento 277 - Carla - Solicita providências a respeito dos mata-burros situados em diversos setores rurais do município</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_278_-_carla_-_solicita_providencias_sobre_rede_de_esgotos_em_lugares_que_estao_apresentando_afundamento_das_ruas.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_278_-_carla_-_solicita_providencias_sobre_rede_de_esgotos_em_lugares_que_estao_apresentando_afundamento_das_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento 278 - Carla - Solicita providências sobre rede de esgotos em lugares que estão apresentando afundamento das ruas</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_279_-_carla_-_pede_providencias_sobre_terrenos_na_cidade_com_matagal.pdf</t>
+    <t>http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_279_-_carla_-_pede_providencias_sobre_terrenos_na_cidade_com_matagal.pdf</t>
   </si>
   <si>
     <t>Requerimento 279 - Carla - Pede providências sobre terrenos na cidade com matagal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5702,68 +5702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026_anexo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/56/emenda_supressiva_001_ao_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/57/emenda_modificativa_001_ao_projeto_de_lei_002_de_2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/58/emenda_modificativa_001_ao_projeto_de_lei_003_de_2025_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/60/emenda_modificativa_001_ao_projeto_de_lei_005_de_2025_-_tiago_carla_marcio_e_galileu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/61/emenda_modificativa_002_ao_projeto_de_lei_005_de_2025_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_002_ao_projeto_de_lei_complementar_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_001_ao_projeto_de_lei_complementar_010_-_altera_a_lc_21_de_2011_sobre_o_plano_de_cargos_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/65/emendas_aditivas_do_001_pl_18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/66/emendas_aditivas_do_002_pl_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/67/emendas_aditivas_do_003_pl_18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/68/emendas_aditivas_do_004_pl_18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/69/emendas_aditivas_do_005_pl_18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/71/emendas_aditivas_do_007_pl_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/72/emendas_aditivas_do_008_pl_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/73/emendas_aditivas_do_009_pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/74/emendas_aditivas_do_010_pl_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/75/emendas_aditivas_do_011_pl_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/76/emendas_aditivas_do_012_pl_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/77/emendas_aditivas_do_013_pl_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/78/emendas_aditivas_do_014_pl_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/79/emendas_aditivas_do_015_pl_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/80/emenda_modificativa_001_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/81/emenda_modificativa_002_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/82/emenda_modificativa_003_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/84/emenda_modificativa_001_ao_projeto_de_lei_031_de_2025_-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/83/emenda_supressiva_001_ao_projeto_de_lei_030_de_2025_-_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/46/emenda_modificiativa_001_ao_projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/47/emenda_modificiativa_002_ao_projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/85/emenda_modificativa_001_ao_projeto_de_resolucao_004_de_2025_ceac_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_supressiva_001_ao_projeto_de_lei_039_de_2025_-_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_aditiva_001_ao_projeto_de_lei_046_de_2025_-__flavio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_001_ao_projeto_de_lei_047_de_2025_-__flavio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/520/emendas_impositivas_ao_projeto_de_lei_046_de_2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/545/emenda_supressiva_001_ao_projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/546/emenda_modificativa_001_ao_projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_029_-_galileu_-_sugere_denominar_o_parque_recreativo_praca_de_esportes_para_jorge_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao_030_-_galileu_-_sugere_renomear_o_psf_pedra_grande_de_campestre_para_psf_mauricio_salviolli.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_031_-_tiago_-__indica_a_alteracao_do_art_7_da_lei_municipal_1.158-1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_032_-_carminha_-__indica_criacao_do_demutran.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_033_-_carminha_-__fiscalizacao_de_locais_que_comercializam_bebidas_alcoolicas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_034_-_carminha_-_estudo_de_viabilidade_para_adequacao_do_adicional_de_insalubridade_em_cima_do_salario_base.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_035_-_jose_antonio_-_solicita_verificacao_da_possibilidade_de_reajuste_salarial_e_de_beneficios_aos_conselheiros_tutelares.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/133/mocao_001_-_marcio_e_demais_-_pesares_familia_newton_cardoso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_002_-_tiago_e_demais_-_pesares_familia_alcy_franco_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_003_-_todos_-_pesares_familia_nilssander_mendes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_004_-_juliana_e_demais_-_pesares_familia_roberto_nasser.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_006_-_tiago_e_demais_-_pesares_familia_carmelia_silva_loiola.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_007_-_tiago_e_demais_-_repudio_a_atos_em_desfavor_dos_enfermeiros_recepcionistas_e_demais_funcionarios_do_pronto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/140/mocao_008_-_tiago_e_demais_-_felicitacoes_ao_padre_hiansen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/141/mocao_009_-_maria_do_carmo_e_demais_-_pesares_familia_laciel_baraldi_pai_da_ex_vereadora_alana_baraldi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/142/mocao_010_-_tiago_e_demais_-_pesares_familia_paulo_cury.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/143/mocao_011_-_maria_do_carmo_-_parabeniza_organizadores_do_trilhao_vira_o_santo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/144/mocao_012_-_maria_do_carmo_e_demais_-_pesares_familia_isaias_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/145/mocao_013_-_maria_do_carmo_e_demais_-_pesares_familia_helio_pereira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_014_-_juliana_-_parabeniza_escritora_america_pelo_lancamento_de_sua_obra_intitulada_no_campo_das_sempre-vivas..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_015_-_maria_do_carmo_e_demais_-_pesares_familia_luiz_fernando_alves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_016_-_maria_do_carmo_e_demais_-_pesares_familia_jose_roberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_017_-_tiago_e_demais_-_felicitacoes_a_loja_maconica_pelos_40_anos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/150/mocao_018_-_maria_do_carmo_e_demais_-_pesares_familia_dirce_demetria_alves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/151/mocao_019_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_geni_vita_de_paula_franco.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/152/mocao_020_-_juvenil_e_demais_-_mocao_honrosa_ao_padre_agostinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/153/mocao_021_-_maria_do_carmo_-_parabeniza_der-mg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/154/mocao_022_-_tiago_e_demais_-_pesares_familia_jose_luiz_franco.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_023_-_juliana_-_parabeniza_agrofonte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/156/mocao_024_-_maria_do_carmo_e_demais_-_pesares_familia_do_padre_reis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/157/mocao_025_-_maria_do_carmo_e_demais_-_pesares_familia_aos_familiares_de_emanuel_douglas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_026_-_tiago_e_demais_-_pesares_familia_enivaldo_luiz_franco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_027_-_maria_do_carmo_-_parabeniza_deputado_dr_mauricio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/160/mocao_028_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_eunice_da_silva_morais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/161/mocao_029_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora__maria_elza_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/162/mocao_030_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/163/mocao_031_-_carla_e_demais_-_pesares_familia_aos_familiares_de_reinaldo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_032_-_juvenil_e_demais_-_pesares_familia_maria_flora_carvalho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_033_-_juliana_e_demais_-_pesares_familia_maria_rita_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_034_-_juvenil_e_demais_-_pesares_familia_honorina_lazara_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_035_-_antonio_marcos_e_demais_-_pesares_familia_inacio_machado_franco.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_036_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_maria_das_gracas_martins.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_037_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_o_senhor_arivaldo_leal_do_prado_pelos_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_038_-_juvenil_e_demais_-_pesares_familia_angelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/171/mocao_039_-_juliana_e_demais_-_pesares_a_familia_da_senhora_maria_catarina_de_lima.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/172/mocao_040_-_tiago_e_demais_-_felicitacoes_pelos_250_anos_da_policia_militar_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/173/mocao_041_-_tiago_marcio_carla_e_demais_-_felicitacoes_e_agradecimentos_aos_deputados_antonio_carlos_arantes_e_emidinho_madeira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/174/mocao_042_-_juvenil_e_demais_-_pesares_familia_marcos_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/175/mocao_043_-_maria_do_carmo__-_parabeniza_organizadores_do_desfile_de_carros_de_bois.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_044_-_maria_do_carmo_juvenil_e_demais_-_pesares_familia_laice_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/177/mocao_045_-_maria_do_carmo_e_demais_-_pesares_familia_aparecido_de_paula_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/178/mocao_046_-_maria_do_carmo_e_demais_-_repudio_a_discriminacao_racial_ocorrida_no_poliesportivo_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_047_-_juliana_e_demais_-_repudio_a_aprovacao_em_1o_turno_do_projeto_de_lei_no_434_de_2023_na_assembleia_legislativa_de_mg.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/180/mocao_048_-_juliana_e_demais_-_felicitacao_a_claudinei_aparecido_bernardes_segundo_sargento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/181/mocao_049_-_juliana_e_demais_-_felicitacao_a_angelica_de_araujo_e_silva_bernardes_primeiro_sargento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_050_-_tiago_e_demais_-_pesares_a_familia_de_odete_batista_vieira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_051_-_tiago_e_demais_-_felilcitacoes_a_nova_diretoria_da_loja_maconica_arautos_da_paz_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/184/mocao_052_-_tiago_e_demais_-_felicitacoes_aos_alunos_na_olimpiada_brasileira_de_matematica_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/185/mocao_053_-_maria_do_carmo_e_demais_-_parabeniza_a_organizacao_do_campeonato_mineiro_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_054_-_juliana_e_demais_-_congratulacao_para_eneiva_franco_premiada_pelo_colegio_brasileiro_de_genealogia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_055_-_maria_do_carmo_juliana_e_demais_-_pesares_familia_marcos_evanio_de_morais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/188/mocao_056_-_juliana_e_demais_-_felicitacoes_as_professoras_e_a_escola_na_pessoa_de_sua_diretora_pelo_desempenho_de_seus_alunos_na_obmep.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_057_-_carla_e_demais_-_pesares_familia_osmair_fernandes_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/190/mocao_058_-_juvenil_e_demais_-_pesares_familia_braulio_jose_franco.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/191/mocao_059_-_juvenil_e_demais_-_pesares_familia_ana_maria_do_lago_de_souza.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/192/mocao_060_-_maria_do_carmo_e_demais_-_pesares_familia_ana_lucia_lacerda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/193/mocao_061_-_maria_do_carmo_juvenil_juliana_e_demais_-_pesares_familia_mauricio_ronquine.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_062_-_juvenil_e_demais_-_pesares_familia_elon_da_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_063_-_juliana_e_demais_-_congratulacao_pelos_titulos_obtidos_por_matheus_henrique_jonas_da_fenix_sanda_box_chines_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_064_-_maria_do_carmo_-_parabenza_festeiros_da_festa_de_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_065_-_juliana_juvenil_e_demais_-_pesares_familia_sebastiao_rodrigues_dos_santos_tiao_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_066_-_juvenil_flavio_e_demais_-_pesares_familia_regina_helena_de_souza.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_067_-_maria_do_carmo_e_demais_-_pesares_familia_maria_do_carmo_dias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/200/mocao_068_-_flavio_e_demais_-_parabeniza_o_desfile_de_carreiros.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/201/mocao_069_-_maria_do_carmo_e_demais_-_pesares_familia_maria_madalena_santos_bernardes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_070_-_juvenil_e_demais_-_felicitacoes_aos_organizadores_e_participantes_do_16_desfile_de_cavaleiros_e_amazonas_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/203/mocao_071_-_carla_e_demais_-_pesares_familia_isaac_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/204/mocao_072_-_lutero_e_demais_-_pesares_familia_mauricio_rosa_franco.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/205/mocao_073_-_juliana_e_demais_-_felicitacoes_lancamento_livro_janaina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/206/mocao_074_-_carla_e_demais_-_pesares_familia_jose_domingues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/207/mocao_075_-_carla_e_demais_-_pesares_familia_elza_maria_martins.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_076_-_juliana_e_demais_-_pesares_familia_antonio_massaroto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_077_-_juliana_e_demais_-_felicitacoes_aos_alunos_da_professora_janaina_pela_colaboracao_no_livro_irmaos_da_terra_24_copias_1_por_aluno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_078_-_juliana_e_demais_-_felicitacoes_pela_organizacao_do_evento_de_apresentacao_de_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_079_-_juliana_e_demais_-_felicitacoes_a_professora_josimara_cristina_alves_mendes_e_suas_alunas_participantes_da_equipe_de_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/212/mocao_080_-_juvenil_e_demais_-_pesares_familia_marly_guerreiro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/213/mocao_081_-_juvenil_e_demais_-_pesares_familia_jose_genaro_do_lago.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/214/mocao_082_-_flavio_juliana_e_demais_-_parabeniza_os_organizadores_do_114o_aniversario_de_campestre_5_copias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/215/mocao_083_-_lutero_e_demais_-_felicitacoes_a_secretaria_de_educacao_pela_organizacao_dos_eventos_marieta_viana_e_hora_civica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/216/mocao_084_-_antonio_marcos_maria_do_carmo_e_demais_-_pesares_familia_paulo_cesar_muniz_de_plenario_a_fazer.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocao_085_-_maria_do_carmo_e_demais_-_pesares_familia_do_jovem_luiz_felipe_de_oliveira_teixeira_de_plenario_a_fazer.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocao_086_-_flavio_e_demais_-_parabeniza_o_atleta_joao_victor_pela_aprovacao_pra_competir_no_clube_atletico_mineiro_na_modalidade_futebol_de_campo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_087_-_tiago_carla_e_demais_-_felicitacoes_ao_29o_batalhao_da_policia_militar_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_088_-_juvenil_e_demais_-_pesares_aos_familiares_de_catarina_teixeira_evangelista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_089_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_jose_carlos_mendes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_090_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_guilherme_sobral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_091_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_miguel_tavares.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_092_-_maria_do_carmo_e_demais_-_felicitacoes_a_equipe_da_melhor_idade_de_campestre_na_pessoa_de_laura_salomao_plenario.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_093_-_juliana_e_demais_-_pesares_familia_joao_marcos_rodrigues_do_lago.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_094_-_juvenil_e_demais_-_pesares_aos_familiares_de_juveny_machado_correa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/480/mocao_095_-_juliana_flavio_e_demais_-_parabeniza_os_profissionais_da_rede_municipal_e_da_rede_estadual_de_ensino_pelo_dia_dos_professor.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/481/mocao_096_-_juliana_lutero_jose_antonio_e_demais_-_felicitacoes_a_melissa_melo_barbosa_silva_pela_medalha_de_ouro_na_obafog_-_olimpiada_brasileira_de_foguetes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_097_-_juvenil_e_demais_-_pesares_familia_floriano_franco.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/495/mocao_098_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_igor_gabriel_do_prado_melo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocao_099_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_matheus_henrique_jonas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocao_100_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_joao_vitor_de_andrade_lacerda.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/498/mocao_101_-_tiago_e_demais_-_felicitacoes_ao_professor_rafael_pereira_melo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/500/mocao_102_-_carminha_juvenil_jose_antonio_flavio_marcio_e_demais_-_felicitacoes_pelo_14o_desfile_de_carros_de_boi_no_distrito_posses_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocao_103_-_maria_do_carmo_antonio_marcos_juvenil_e_demais_-_pesares_familia_antonio_roberto_muniz.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/521/mocao_104_-_juvenil_e_demais_-_pesares_familia_mauro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/534/mocao_105_-_tiago_e_demais_-_pesares_familia_de_dr_getulio_campos_fins_junior.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/535/mocao_106_-_antonio_marcos_e_vagner_e_demais_-_mocao_de_felicitacoes_ao_centro_de_oncologia_da_santa_casa_de_alfenas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/550/mocao_107_-_juvenil_e_demais_-_pesares_aos_familiares_de_messias_aparecida_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_108_-_marcio_e_demais_-_pesares_familia_manoel_pereira_do_lago.doc.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_109_-_flavio_e_demais_-_congratulacoes_aos_organizadores_do_8o_concurso_municipal_de_qualidade_dos_cafes_de_campestre.doc.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/562/mocao_110_-_flavio_e_demais_-_congratulacoes_aos_cooperados_de_campestre_entre_os_50_finalistas_da_categoria_lotes_de_cafes_especiais_do_programa_especialissimo_2025_cooxupe.doc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/563/mocao_111_-_juvenil_flavio_e_demais_-_pesares_a_familia_de_edvar_amaral_gurgel.doc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/575/mocao_112_-_flavio_e_demais_-_congratulacoes_e_reconhecimento_aos_alunos_participantes_e_vencedores_do_1o_circuito_campestre_de_xadrez__4_estacoes_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/576/mocao_113_-_lutero_jose_antonio_e_demais_-_agradecimento_pelos_servicos_prestados_pelo_executivo_municipal_e_secretario_adjunto_de_servicos_rurais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_114_-_tiago_e_demais_-_congratulacoes_a_servidora_aposentada_silvia_helena_de_moura_em_reconhecimento_aos_26_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/578/mocao_115_-_juliana_e_demais_-_felicitacoes_aos_secretarios_e_a_toda_equipe_da_secretaria_de_esporte_pelo_evento_da_oecam_-_olimpiada_estudantil_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_002-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_003_concede_reajuste_salarial_para_os_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_004_executivo_municipal_-_concede_reajuste_salarial_para_os_servidores_publicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_005_dispoe_sobre_a_concessao_onerosa_do_uso_de_bem_publico_para_a_atividade_educacional_especificando_as_condicoes_o_prazo_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_006_-_dispoe_sobre_a_concessao_onerosa_do_uso_do_bem_publico_para_a_atividade_educacional.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_007_autoriza_abertura_de_credito_suplmentar_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_008_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_009_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_010_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_012_cria_a_politica_e_os_componentes_do_municipio_de_campestre_do_estado_de_minas_gerais_do_snsa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_013_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_014_dispoe_sobre_a_concessao_de_anistia_em_carater_geral_de_penalidades_relativas_aos_creditos_tributarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_015_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_016_marcos_galileu_-_denomina_ruas_do_loteamento_chico_emilio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_017_lutero_-_denomina_ruas_do_loteamento_residencial_amaral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_018_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2026_e_da_outras_providencias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_019_dispoe_sobre_o_programa_de_descentralizacao_da_execucao_de_servicos_publicos_qualificando_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_020_altera_a_lei_municipal_n._1.982_de_12_de_novembro_de_2019_para_corrigir_o_numero_da_matricula_do_imovel_mencionado..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_021_estabelece_diretrizes_para_a_implantacao_do_programa_rede_de_protecao_da_mulher_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_022_dispoe_sobre_a_autorizacao_para_participacao_do_municipio_de_campestre_no_consorcio_publico_para_gestao_integrada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_023_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_024_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_025_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_026_autoriza_a_abertura_de_credito_suplementar_ao_orcamento_fiscal_do_municipio_de_campestre_para_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_027_altera_a_lei_ordinaria_municipal_1.876_de_2017_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_028_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_029_cria_o_conselho_municipal_de_seguranca_publica_comseg_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_030_dispoe_sobre_a_criacao_do_banco_municipal_de_equipamentos_ortopedicos_e_hospitalares_no_municipio_de_campestre__mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_031_altera_a_lei_ordinaria_municipal_2.082_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_032_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_033_dispoe_sobre_a_autorizacao_para_a_camara_municipal_de_campestre_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_034_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_035_-_dispoe_sobre_a_criacao_do_setor_de_almoxarifado_da_camara_municipal_de_campestre_mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_036_dispoe_sobre_o_acesso_gratuito_de_pessoas_com_deficiencia_em_eventos_socioculturais_no_ambito_do_municipio_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_037_revisa_e_altera_o_plano_municipal_de_saneamento_basico_do_municipio_de_campestre_instituido_pela_lei_municipal_1.869_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_038_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_039_dispoe_sobre_a_obrigatoriedade_de_consulta_previa_a_comunidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_040_autoriza_o_poder_executivo_a_distribuicao_gratuita_de_sensores_de_monitoramento_continuo_de_glicemia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_041_institui_o_calendario_municipal_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_042_-_institui_o_sistema_municipal_de_atendimento_socieducativo_simase.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_043_-_executivo_municipal_-_altera_a_lei_ordinaria_municipal_2273_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_044_-_executivo_municipal_-_autoriza_o_executivo_a_formalizar_a_cessao_de_estagiarios_ao_tjmg_e_a_celebrar_acordo_de_cooperacao_para_tal_fim.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_045_-_executivo_municipal_-_autoriza_o_poder_executivo_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_caminhos_gerais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_047_-__executivo_municipal_-_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_quadrienio_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_048_-_executivo_municipal_-_autoriza_o_poder_executivo_municipal_a_destinar_recursos_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_049_-_flavio_-_institui_a_semana_municipal_de_educacao_em_politicas_publicas_nas_escolas_da_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_050_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_farmacia_municipal_de_saude_em_aceitar_receitas_medicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_051_-_flavio_-_dispoe_sobre_a_criacao_do_programa_mulher_independente.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_052_-_flavio_-_dispoe_sobre_a_modalidade_de_agendamento_e_cancelamento_de_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_053_-_flavio_-_dispoes_sobre_a_obrigatoriedade_de_transparencia_das_emendas_parlamentares_indicadas_ao_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_054_-_executivo_municipal_-_institui_o_programa_municipal_de_patrulha_mecanizada_destinado_ao_fomento_da_agricultura_e_pecuaria_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_055_-_executivo_municipal_-_altera_lei_ordinaria_municipal_no_1.887-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_056_-_executivo_municipal_-_altera_o_contrato_de_consorcio_publico_da_associacao_dos_municipios_da_microrregiao_do_alto_rio_pardo_amarp.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_057_-_executivo_municipal_-_altera_o_3_do_art_32_da_lei_2197_de_17.05.24_e_o_art_6_da_lei_2241_de_12.12.24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_058_-_executivo_municipal_-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_059_-_executivo_municipal_-_altera_a_lei_ordinaria_no_1990-2019_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_060_-_executivo_municipal_-_dispoe_sobre_denominacoes_de_bens_publicos_parque_recreativo_praca_de_esportes_e_psf_mauricio_salviolli.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_061_-_executivo_municipal_-_dispoe_sobre_a_denominacao_do_espaco_de_convivencia_alice_ambrogi_do_lago.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_063_-_flavio_-_dispoe_sobre_medidas_de_acessibilidade_para_pessoas_com_deficiencia_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_064_-_flavio_-_institui_a_concessao_de_certificado_para_a_empresa_amiga_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_065_-_flavio_-_institui_o_selo_empresa_amiga_do_esporte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_066_-_maria_do_carmo_-_proibe_a_execucao_de_musica_e_videoclipe_com_conteudo_que_facam_apologia_ao_crime_drogas_e_conteudos_sexuais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_067_-_maria_do_carmo_-_dispoe_sobre_a_isencao_da_taxa_de_inscricao_em_concursos_publicos_para_doadores_regulares_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_068_-_flavio_-_institui_o_programa_de_naming_rights_para_cessao_onerosa_de_direito_a_nomeacao_de_eventos_bens_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_069_-_executivo_municipal_-_dispoe_sobre_alteracao_anexo_i_da_lei_2244-24_que_autoriza_o_executivo_a_destinar_recursos_as_oscip.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_070_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_071_-_executivo_municipal_-_dispoe_sobre_autorizacao_para_cessao_gratuita_de_imovel_locado_pela_camara_e_ceder_servidor_ao_tremg_para_a_uae.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_072_-_flavio_-_dispoe_sobre_a_criacao_do_bolsa_atleta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_073_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_074_-_jose_antonio_-_autoriza_a_implementacao_de_programa_municipal_de_oportunidade_e_inclusao_para_jovem_aprendiz_e_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_075_-_flavio_-_cria_o_programa_educativo_pequeno_agricultor_nas_escolas_municipais_da_zona_rural_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_077_-_executivo_municipal_-_autoriza_a_abertura_de_credito_suplementar_por_excesso_de_arrecadacao_ao_orcamento_fiscal_de_campestre_para_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_078_-_executivo_municipal_-_dispoe_sobre_alteracao_do_anexo_i_da_lei_2288-25_que_autoriza_destinar_recursos_a_organizacoes_de_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_079_-_executivo_municipal_-_da_nomeacao_para_as_ruas_do_loteamento_residencial_aurora_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_080_-_executivo_municipal_-_autoriza_em_carater_de_ratificacao_e_ampliacao_a_doacao_de_228_lotes_de_terrenos_no_loteamento_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_lei_081_-_executivo_municipal_-_autoriza_a_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_082_-_executivo_municipal_-_dispoe_sobre_a_autorizacao_para_celebracao_de_termo_de_cooperacao_com_o_municipio_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_resolucao_001-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_002_-_aprova_contas_do_prefeito_nivaldo_donizete_muniz_-_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_003_-_regulamenta_o_custeio_e_a_prestacao_de_contas_em_casos_de_deslocamento_de_servidores_e_vereadores_da_sede_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_004_-_dispoe_sobre_a_criacao_do_centro_de_atendimento_ao_cidadao_ceac_no_ambito_da_camara_municipal_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_resolucao_005_-_mesa_diretora_-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_006_-_todos_os_vereadores_-_altera_dispositivo_do_regimento_interno_da_camara_municipal_de_campestre_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_resolucao_007_-_mesa_diretora_-_dispoe_sobre_a_dispensa_de_elaboracao_de_documentos_facultativos_nas_contratacoes_diretas_de_baixo_valor_na_camara.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_resolucao_008_-_mesa_diretora_-_denomina_o_ceac_de_centro_de_atendimento_ao_cidadao_fabio_borges_rugani.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_complementar_001_-_altera_anexo_i_da_lei_complementar_n._53_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_complementar_002_-_cria_o_cargo_de_medio_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_n._33.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_complementar_003_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_ii_da_lei_complementar_n._33.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_complementar_004_-_institui_o_cargo_de_medico_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_33-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_complementar_005_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_complementar_006_-_institui_gratificacoes_para_operadores_de_maquinas_e_motoristas_de_veiculos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_complementar_007_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_complementar_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_de_enfermagem_em_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_complementar_009_-_altera_o_anexo_i_da_lei_complementar_no_29.2015_e_acrescenta_o_direito_a_licenca_maternidade_e_paternidade.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_complementar_010_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_complementar_011_-_dispoe_sobre_a_reorganizacao_da_estrutura_administrativa_poder_executivo_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_complementar_012_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_complementar_013_-_dispoe_sobre_a_alteracao_do_vencimento_do_cargo_de_tratorista_constante_na_lc_13_de_03_de_marco_de_2008.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_complementar_014_-_extingue_cargo_criado_pela_lc_29.15_e_altera_a_estrutura_administrativa_disposta_na_lc_71.25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_complementar_015_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_complementar_016_-_executivo_municipal_-_acrescenta_o_paragrafo_unico_ao_artigo_160_da_lei_complementar_municipal_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_complementar_017_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_complementar_018_-_executivo_municipal_-_altera_lcs_20_29_e_21_para_dispor_sobre_cargos_de_nutricionista_e_agente_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_complementar_019_-_executivo_municipal_-_revoga_a_lc_38_de_2017_e_altera_os_anexos_da_lc_05_de_2002_que_institui_o_sistema_tributario.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_011_vetado_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_contratacao_minima_de_artistas_locais_-_veto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_lei_050_aprovado_-_tiago_-_dispoe_sob_251112_192501.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_001-_juninho_-_pede_dedetizacao_dos_bueiros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_002_-_tiago_-_pede_informacoes_sobre_compra_do_sensor_glicose.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_003_-_tiago_-_pede_instalacao_de_alguns_semaforos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_004_-_carminha_-_pede_recapeamento_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_005_-_carminha_-_pede_unidade_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_006_-_marcinho_-_pede_manilhamento_proximo_ao_campo_das_posses.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_007_-_flavio_-_pede_desentupimento_de_dois_bueiros_na_rua_coronel_jose_guilherme.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_008_-_carla_-_pede_alargamento_de_estrada_rural.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_009_-_carla_-_pede_providencias_na_rua_dr._jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_010_-_juliana_-_pede_fornecimento_de_libre_para_adultos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_011_-_lutero_-_pede_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_012_-_lutero_-_pede_providencias_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_013_-_tiago_-_pede_reajuste_nas_diarias_motoristas.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_014_-_tiago_-_pede_manutencao_da_travessa_izaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_015_-_tiago_-_pedea_implantacao_da_zona_de_estacionamento_pago_-_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_016_-_marcio_-_pede_construir_um_banheiro_na_praca_para_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_017_-_vagner_-_pede_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_018_-_carminha_-_pede_vigia_no_pronto_atendimento_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_019_-_carla_-_pede_convenio_com_clinica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_020_-_carla_-_pede_providencias_na_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_021_-_carla_-_pede_reuniao_com_funcionarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_022_-_tiago_-_pede_lixeiras_na_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_023_-_tiago_-_pede_providencias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_024_-_juninho_-_pede_base_da_pm_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_025_-_juninho_-_pede_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_026_-_juliana_-_pede_reparos_na_rua.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_027_-_carla_-_pede_contratacao_de_curso.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_028_-_carminha_-_pede_construcao_de_redutores_de_velocidade_com_a_devida_sinalizacao_nas_ruas_helio_borges_e_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_029_-_carminha_-_pede_manutencao_das_estradas_rurais_que_dao_acesso_ao_distrito_posses_de_sao_sebastiao_e_suas_adjacencias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_030_-_galileu_-_pede_proibicao_do_estacionamento_de_veiculos_em_um_lado_da_rua_vitor_avelino_de_carvalho_e_gabriel_junqueira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_031_-_galileu_-_pede_redutor_de_velocidade_em_frente_a_vila_do_jorge_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_032_-_tiago_-_pede_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_033_-_tiago_-_pede_informacoes_a_respeito_dos_motivos_para_a_falta_de_alguns_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_034_-_lutero_-_pede_reparo_na_rua_caetes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_035_-_carla_-_pede_providencias_no_lixo_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_036_-_carla_-_pede_fiscalizacao_de_alvaras_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_037_-_carminha_-_pede_manilhas_que_ligam_os_bairros_roseirinha_ao_lajeado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/256/requerimento_038_-_carla_-_pede_a_dedetizacao_contra_carrapatos_nas_ruas_proximas_da_praca_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_039_-_carla_-_pede_informacoes_sobre_a_existencia_de_vaga_em_escola_para_um_aluno_autista_que_se_encontra_esperando_na_fila.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_040_-_tiago_-_pede_limpeza_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_041_-_lutero_-_pede_reparo_na_rua_servulo_pereira.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_042_-_carminha_-_pede_substituicao_periodica_das_lampadas_da_iluminacao_publica_da_cidade_e_do_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_043_-_carminha_-_pede_providencias_na_rua_gesualdo_rugani_com_o_reparo_da_pavimentacao_e_a_notificacao_de_proprietarios_para_a_construcao_das_calcadas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_044_-_juninho_-_pede_asfalto_nos_campos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_045_-_juninho_-_pede_asfaltamento__de_um_trecho_que_se_inicia_no_bar_do_ademar_no_bairro_rio_do_peixe_e_vai_ate_o_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_046_-_marcinho_-_pede_redutor_de_velocidade_proximo_ao_campo_das_posses.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_047_-_marcinho_-_pede_troca_tubulacao_rede_das_posses.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_048_-_carminha_e_marcinho_-_pede_reparos_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_049_-_flavio_-_pede_a_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_050_-_flavio_-_pede_estudo_da_possibilidade_da_construcao_de_uma_rotatoria_na_rua_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_051_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos_para_que_limpem_e_facam_as_calcadas_defronte_aos_seus_imoveis.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_052_-_carla_-_pede_construcao_de_um_redutor_de_velocidade_na_rua_ilo_bassoto_-_copia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_053_-_marcinho_-_pede_manilhamento_da_rede_de_esgoto_da_escola_municipal_do_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_054_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_055_-_carla_-_pede_limpeza_da_rua_salustiano_loiola_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_056_-_carla_-_pede_o_estudo_da_viabilidade_da_construcao_de_um_redutor_de_velocidade_na_saida_do_bairro_chorao_com_o_reparo_e_a_limpeza_das_margens_da_via.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_057_-_tiago_-_pede_limpeza_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_058_-_tiago_-_pede_informacoes_sobre_a_inclusao_do_botijao_de_gas_na_cesta_basica_a_ser_fornecida_pela_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_059_-_flavio_-_pede_a_manutencao_do_parque_infantil_e_das_demais_areas_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_060_-_carminha_-_pede_o_estudo_da_possibilidade_da_cobertura_dos_patios_das_escolas_dos_bairros_vargem_do_rio_piao_e_no_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_061_-_carminha_-_pede_o_estudo_da_possibilidade_do_fornecimento_de_passe_de_onibus_aos_estudantes_do_periodo_matutino_em_pocos_de_caldas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_062_-_carminha_-_pede_o_estudo_da_viabilidade_da_substituicao_das_faixas_convencionais_por_faixas_elevadas_para_pedestres_em_um_trecho_na_rua_joaquim_alves.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_063_-_juninho_-_pede_redutor_de_velocidade_no_final_da_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_064_-_tiago_-_pede_informacoes_sobre_a_implantacao_do_vale_alimentacao_para_o_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_065_-_galileu_-_pede_faixa_elevada_em_frente_ao_elias.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_066_-_carminha_-_pede_o_estudo_da_possibilidade_do_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_067_-_juninho_-_pede_uniformes_para_garis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_068_-_vagner_-_pede_convenio_entre_o_executivo_e_as_instituicoes_de_ensino_superior_de_machado-mg_para_desconto_nas_mensalidades.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_069_-_tiago_e_carla_-_pede_providencias_urgentes_em_relacao_a_crescente_presenca_de_andarilhos_mendigos_e_ambulantes_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_070_-_carla_-_pede_reajuste_para_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_071_-_carla_-_pede_fiscalizacao_de_alvaras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_072_-_flavio_-_pede_instalacao_de_cameras_de_seguranca_nas_escolas_municipais_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_073_-_flavio_-_pede_nomea_upa_de_padre_reis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_074_-_juliana_-_pede_cascalhamento_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_075_-_carminha_-_pede_a_convocacao_de_uma_audiencia_publica_para_discussao_de_melhorias_no_transito_das_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_076_-_carminha_-_pede_contratacao_de_tecnico_de_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_077_-_tiago_-_pede_informacoes_detalhadas_sobre_o_andamento_do_processo_de_implantacao_da_guarda_municipal_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_078_-_juninho_-_pede_redutor_de_velocidade_para_o_bairro_de_posses.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_079_-_juninho_-_pede_nomenclatura_de_rua_em_nome_do_monsenhor_padre_jose_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_080_-_juninho_-_vereador_pede_providencias_acerca_da_rua_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_081_-_vagner_e_antonio_marcos_-_pede_reajuste_de_diarias_da_saude.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_082_-_vagner_-_pede_redutor_de_velocidade_para_o_bairro_de_campos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_083_-_tiago_-_pede_providencias_urgentes_para_recuperacao_da_travessa_emilio_inacio_de_almeida__bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_084_-_tiago_-_solicitacao_de_providencias_quanto_a_retomada_das_obras_de_asfaltamento_na_zona_rural_com_recursos_do_financiamento_junto_ao_bdmg.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_085_-_tiago_-_solicitacao_de_providencias_quanto_a_terrenos_baldios_e_revitalizacao_de_praca_no_bairro_jardim_del_rey.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_086_-_carla_-_pede_providencias_quanto_a_estrada_em_frente_a_igrejinha_no_bairro_piaozinho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_087_-_carla_-_pede_providencias_sobre_rede_de_esgoto_quebrada_em_tres_ruas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_088_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_089_-_juninho_-_pede_redutor_de_velocidade_para_a_rua_izaltino.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_090_-_juliana_-_pede_faixa_elevada_na_rua_emilio_inacio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_091_-_lutero_e_ze_antonio_-_pedem_3_passarelas_no_corrego_da_avenida_joao_luiz_filho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_092_-_tiago_-_pede_cumprimento_da_lei_que_proibe_o_comercio_ambulante_por_pessoas_nao_residentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_093_-_marcinho_-_pede_providencias_junto_a_cemig.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_094_-_carminha_-_pede_reparos_com_urgencia_em_galhos_de_acesso_ao_asfalto_do_distrito_de_posses_-_copia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_095_-_carminha_-_pede_com_urgencia_o_desentupimento_de_bueiros_e_recapeamento_asfaltico_no_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_096_-_carminha_-_pede_iluminacao_do_interior_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_097_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_dr_abraao_simao_zenun_no_bairro_residencial_avelino.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_098_-_carla_-_pede_providencias_para_organizacao_do_transito_de_veiculos_na_rua_vitor_avelino.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_099_-_carla_e_tiago_-_pede_apuracao_de_denuncia_no_uso_indevido_do_transporte_escolar_do_instituto_federal_do_sul_de_minas__campus_muzambinho.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_100_-_tiago_-_solicita_manutencao_nas_estradas_dos_bairros_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_101_-_tiago_-_solicita_informacoes_sobre_a_regularizacao_da_entrega_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_102_-_carminha_-_pede_organizacao_do_transito_na_parte_central_do_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_103_-_juninho_-_pede_o_alargamento_das_estradas_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_104_-_juninho_-_pede_um_redutor_de_velocidade_com_a_devida_sinalizacao_em_trecho_do_bairro_piao..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_105_-_juninho_-_pede_providencias_quanto_a_rede_de_esgoto_da_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_106_-_vagner_-_pede_a_manutencao_da_iluminacao_publica_da_praca_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_107_-_juninho_-_pede_providencias_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_108_-_carminha_-_pede_providencias_sobre_o_numero_de_atendentes_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_109_-_carminha_-_pede_instalacao_de_cameras_de_seguranca_no_bairro_pitangueiras_e_demais_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_110_-_marcinho_-_pede_desentupimento_de_uma_rede_de_manilhas_defronte_a_residencia_do_senhor_ze_do_jair_no_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_111_-_marcinho_-_pede_manutencao_das_estradas_dos_bairros_brejo_grande_e_serra_inclusive_no_trecho_proximo_as_propriedades_dos_senhores_osorio_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_112_-_carminha_-_solicito_reparo_em_estrada_no_bairro_morro_grande_e_soriano.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_113_-_tiago_-_pede_redutor_de_velocidade_no_entroncamento_das_ruas_emilio_inacio_de_almeida_e_santos_dumont_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_114_-_tiago_-_pede_faixas_de_pedestres_ou_travessias_elevadas_em_dois_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_115_-_tiago_-_pede_a_instalacao_de_lixeiras_por_toda_a_extensao_da_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_116_-_galileu_-_pede_estudo_da_viabilidade_da_aquisicao_de_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_117_-_carla_-_pede_a_conclusao_de_obras_nos_bairros_milho_verde_e_primos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_118_-_carla_-_pede_redutor_de_velocidade_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_119_-_carla_-_pede_mata-burro_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_120_-_carminha_-_solicita_troca_de_manilhas_no_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_121_-_juninho_-_pede_instalacao_de_container_de_lixo_no_bairro_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_122_-_juninho_-_pede_o_plantio_de_arvores_no_municipio_de_campestre_e_demais_bairros.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_123_-_juninho_-_pede_o_tamponamento_de_buracos_no_asfalto_no_rio_do_peixe_proximo_a_vila_do_jorge_do_senhor_alencar.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_124_-_tiago_-_requer_informacoes_oficiais_quanto_a_realizacao_da_oecam__olimpiada_estudantil_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_125_-_tiago_-_requer_audiencia_publica_para_tratar_da_situacao_das_obras_de_asfaltamento_previstas_com_recursos_oriundos_do_bdmg.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_126_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_de_todos_os_santos_no_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_127_-_carla_-_pede_restauracao_da_travessa_isaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_128_-_carla_-_pede_redutor_de_velocidade_em_via_no_sentido_tijuco_preto_em_frente_a_casa_da_joana_di_e_darco.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_129_-_juninho_-_pede_limpeza_das_margens_com_o_alargamento_das_curvas_nas_estradas_do_trecho_que_inicia_no_bairro_divisinha_e_vai_ate_o_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_130_-_juninho_-_pede_reforma_no_banheiro_publico_municipal_visando_proporcionar_melhores_condicoes_a_populacao_que_utiliza_diariamente_deste_servico.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_131_-_carla_-_pede_tamponamento_de_buracos_na_rua_maria_f_lopes_bairro_coab_3.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_132_-_carla_-_pede_tamponamento_de_buracos_na_rua_santos_dumont_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_133_-_carla_-_pede_redutor_de_velocidade_na_rua_joao_rodrigues_franco_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_134_-_carminha_-_pede_providencias_na_rua_brasilia_e_asfalto_no_bairro_vila_do_beijo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_135_-_carminha_-_pede_o_conserto_de_um_mata-burro_no_baixadao_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_136_-_juninho_-_pede_a_instalacao_de_lixeiras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_137_-_juninho_-_pede_a_construcao_de_um_barracao_e_uma_cozinha_industrial_no_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_138_-_carminha_-_pede_2_quebra_molas_proximo_a_residencia_do_senhor_joao_conhecido_como_seu_joao_coelho_no_bairro_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_139_-_carla_-_pede_reparos_nas_ruas_arodi_pereira_da_silva_e_cesar_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_140_-_carla_-_pede_providencias_quanto_a_pedras_soltas_na_rua_barbara_heliodora_esquina_com_a_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_141_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_142_-_juninho_-_pede_o_reflorestamento_do_antigo_aterro_sanitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_143_-_bancada_-_solicita_asfaltamento_morro_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_144_-_bancada_-_solicita_recapeamento_no_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_145_-_lutero_e_ze_antonio_-_pede_manutencao_no_psf_fazenda_da_pedra_tijuco_preto_e_reparos_na_estrada_bairro_brejo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_146_-_juninho_-_pede_instalacao_de_placas_indicativas_dos_nomes_de_bairros_da_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_147_-_galileu_-_pede_estudo_da_viabilidade_de_melhorias_no_complexo_aquatico.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_148_-_juninho_-_pede_para_rocar_laterais_do_asfalto_no_bairro_piao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_149_-_tiago_-_solicita_operacao_integrada_de_fiscalizacao_contra_rolezinhos_de_moto.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_150_-_carminha_-_solicita_manilhamento_e_asfalto_no_bairro_piao_sentido_ponte_ate_a_escola.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_151_-_carminha_-_solicita_reparo_no_asfalto_no_fim_da_isaac_simao_e_nas_proximidades_das_residencias_e_oficinas_proximo_a_dona_beca.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_152_-_carminha_-_solicita_instalacao_de_internet_nos_esfs_e_escolas_rurais.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_153_-_juninho_-_pede_para_trocar_telas_por_muros_na_escola_do_bairro_piao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_154_-_juninho_-_pede_que_sejam_rocadas_as_margens_das_estradas_do_bairro_barra.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_155_-_juliana_e_flavio_-_pede_melhorias_no_transito_visando_a_seguranca_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_156_-_carla_-_pede_aparelho_sugador_de_saliva_e_sangue_para_o_consultorio_do_psf_ana_zenum.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_157_-_carla_-_pede_reabertura_do_campao_para_atividades_esportivas_e_recreativas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_158_-_carla_-_pede_continuacao_das_obras_de_melhorias_na_rua_dr_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_159_-_carminha_-_pede_reparos_em_mata_burros_no_bairro_roseirinha_e_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_160_-_carminha_-_solicita_desentupimento_de_bueiros_em_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_161_-_carla_-_pede_construcao_de_mata-burro_no_bairro_tijuco_preto_de_cima.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_162_-_carla_-_pede_urgente_tapamento_dos_bueiros_no_final_da_rua_doutor_jose_luiz_no_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_163_-_carla_-_pede_instalacao_de_bueiros_nas_ruas_tiradentes_e_rua_antonio_tomaz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_164_-_carminha_-_solicita_disponibilizacao_de_veiculo_para_a_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_165_-_juninho_-_pede_redutores_de_velocidade_no_bairro_chorao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_166_-_juninho_-_pede_instalacao_de_um_mata-burro_e_conserto_de_outro_mata-burro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_167_-_juninho_-_pede_cascalho_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_168_-_flavio_-_pede_limpeza_da_beirada_do_asfalto_que_liga_o_bairro_bela_vista_a_rodovia.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_169_-_juninho_-_pede_asfaltamento_do_bairro_caxambu.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_170_-_carminha_-_solicitacao_de_informacoes_sobre_obras_de_asfalto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_171_-_carminha_-_solicitacao_de_reparos_em_mata-burros_no_bairro_caxambu.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_172_-_carminha_-_solicitacao_de_cascalhamento_no_morro_do_laticinio_posses.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_173_-_carla_-_pede_limpeza_de_lixo_e_entulho_na_rua_emilio_inacio_de_almeida_paralela_a_rua_da_antiga_sanchein.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_174_-_tiago_-_pede_informacoes_detalhadas_a_respeito_da_nao_aquisicao_do_medicamento_glyxambi.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_175_-_carla_-_pede_reforco_na_seguranca_publica_para_os_comerciantes_e_estabelecimentos_comerciais_no_periodo_noturno.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_176_-_carla_-_pede_asfaltamento_do_bairro_divisinha.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_177_-_lutero_e_ze_antonio_-_pede_pavimentacao_na_estrada_bairro_brejo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_178_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_da_angolinha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_179_-_juninho_-_solicitacao_de_manutencao_das_estradas_do_bairro_campos.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_180_-_juninho_-_solicitacao_de_redutor_de_velocidade_em_frente_a_congregacao_crista_do_brasil_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_181_-_carla_-_pede_redutores_de_velocidade_na_rua_marieta_viana.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_182_-_tiago_-_solicita_implantacao_de_rampas_elevadas_e_sinalizacao_adequada_em_vias_de_grande_fluxo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_183_-_tiago_-_solicita_sinalizacao_e_fiscalizacao_na_travessa_zenun.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_184_-_carla_-_pede_redutores_de_velocidade_na_rua_emilio_inacio_de_almeida__bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_185_-_juliana_-_pede_faixa_elevada_na_alameda_primavera_no_181.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_186_-_carla_-_pede_reducao_de_curva_fechada_na_estrada_do_morro_do_marcolino_no_bairro_rio_acima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_187_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_dos_toti.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_188_-_juliana_-_pede_faixa_elevada_na_rua_das_violetas_no_10.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_189_-_vagner_-_pede_cafe_da_manha_para_todos_os_servidores_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/422/requerimento_190_-_marcio_-_pede_grades_em_bueiros_no_distrito_posses_ao_lado_do_bar_do_robertao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/423/requerimento_191_-_vagner_-_pede_cascalhamento_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_192_-_marcio_-_solicita_sinalizacao_na_entrada_da_escola_do_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_193_-_marcio_-_solicita_quebra_mola_em_frente_ao_campo_do_distrito_posses_e_em_frente_ao_bar_do_erlei.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_194_-_carminha_-_solicita_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/427/requerimento_195_-_carminha_-_solicita_travessia_elevada_na_rua_gabriel_junqueira.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_196_-_carminha_-_solicita_pavimentacao_ou_calcamento_nas_ruas_do_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_197_-_carla_-_pede_conserto_urgente_da_ponte_localizada_na_estrada_principal_entre_piaozinho_e_sao_pedro_de_caldas..pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_198_-_carla_-_pede_providencias_sobre_documentacao_de_terrenos_e_casas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_199_-_carla_-_solicita_saneamento_basico_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_200_-_juninho_-_solicita_concessao_de_cartao_vale-alimentacao_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_201_-_juninho_-_solicita_concessao_de_plano_de_saude_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_202_-_juninho_-_solicitacao_de_construcao_de_sala_de_fisioterapia_no_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_203_-_juninho_-_solicita_melhorias_nos_jardins_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_204_-_tiago_-_solicita_manutencao_das_redes_de_esgoto_e_de_agua_pluvial_na_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_205_-_tiago_-_solicita_providencias_na_avenida_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_208_-_carminha_-_solicita_reparo_na_viela_da_travessa_paiva.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_209_-_carla_-_solicita_providencias_quanto_ao_transito_na_rua_ceara_em_frente_a_escola_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_211_-_carla_-_solicita_providencias_na_rua_laercio_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_213_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_do_bloco_2_da_escola_ana_simao_zenun.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_214_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_da_ubs_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_215_-_juninho_-_solicita_pintura_nos_redutores_de_velocidade_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_216_-_juninho_-_solicita_radar_lombada_eletronica_na_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_218_-_carla_-_solicita_redutor_de_velocidade_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_219_-_carla_-_solicita_passagem_de_maquina_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_220_-_juninho_-_solicita_construcao_de_uma_pista_de_bicicross_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_221_-_carla_-_pede_providencias_quanto_a_limpeza_dos_terrenos_localizados_na_rua_walter_capobianco_bairro_irmaos_rugani_souza_muniz.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_222_-_carla_-_solicita_providencias_quanto_a_qualidade_da_agua_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_223_-_carla_-_solicita_providencias_quanto_a_fiscalizacao_dos_depositos_de_materiais_de_construcao_localizados_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/478/requerimento_224_-_lutero_e_ze_antonio_-_pede_revitalizacao_da_sinalizacao_de_transito_na_travessa_zenun_no_entroncamento_com_o_acesso_ao_tunel.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_225_-_lutero_e_ze_antonio_-_solicita_melhorias_no_transito_no_cruzamento_da_rua_vitor_de_carvalho_com_a_rua_da_apae.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_226_-_carminha_-_solicita_reparos_no_cemiterio_em_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_227_-_vagner_-_solicita_cobertura_na_igreja_do_cemiterio_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_228_-_vagner_-_solicita_tenda_provisoria_ao_lado_da_igreja_do_cemiterio_de_campestre_para_o_dia_de_finados.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_229_-_lutero_e_ze_antonio_-_solicita_cacamba_de_lixo_no_trevo_do_bairro_souza_muniz.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_230_-_lutero_e_ze_antonio_-_solicita_lixeiras_nos_bairros_cafundo_pitangueiras_e_barragem.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_231_-_galileu_-_solicita_informacoes_sobre_coleta_de_lixo_em_campestre.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_232_-_juninho_-_solicita_a_pintura_dos_redutores_de_velocidade_do_bairro_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_233_-_juninho_-_solicita_a_instalacao_de_dois_mata-burros_de_ferro_no_bairro_capituvas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_234_-_tiago_-_solicitacao_de_informacoes_sobre_o_pagamento_das_emendas_impositivas__exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_235_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_pinhal..pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_236_-_tiago_-_solicita_que_seja_verificada_com_urgencia_a_situacao_recorrente_de_falta_de_agua_no_bairro_residencial_avelino.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_237_-_lutero_e_ze_antonio_-_pede_bueiro_na_rua_honorio_antonio_no_cruzamento_com_a_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_238_-_lutero_e_ze_antonio_-_pede_guarita_ou_abrigo_de_protecao_para_o_vigia_da_escola_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_239_-_galileu_-_solicita_possibilidade_de_colocar_monitores_nos_onibus_escolares_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_240_-_carla_-_solicita_servico_de_cascalhamento_ou_pedregulhamento_nas_vias_dos_bairros_milho_verde_e_primos.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_241_-_carla_-_solicita_servico_de_manutencao_na_rede_de_iluminacao_publica_da_rua_emilio_inacio_de_almeida_nas_imediacoes_do_numero_45a.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_242_-_carla_-_solicita_limpeza_e_remocao_do_lixo_e_entulho_acumulado_em_uma_area_na_rua_emilio_inacio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_243_-_tiago_-_solicita_providencias_urgentes_quanto_a_uma_cratera_aberta_na_avenida_central_nas_proximidades_da_rua_joao_luiz_garcia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_244_-_tiago_-_solicita_informacoes_a_respeito_da_extensao_de_rede_de_iluminacao_publica_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_245_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_246_-_juninho_-_solicita_a_contratacao_de_mais_profissionais_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_247_-_tiago_-_solicitacao_de_sinalizacao_e_instalacao_de_redutores_de_velocidade_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/515/requerimento_248_-_carminha_-_solicita_a_perfuracao_de_pocos_artesianos_para_pessoas_em_situacao_de_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_249_-_tiago_-_solicita_providencias_urgentes_nas_estradas_do_bairro_divizinha_proximo_a_residencia_do_sr._jose_vitor_do_iote.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_250_-_tiago_-_solicita_providencias_para_colocacao_e_manutencao_de_grades_em_bueiros_nas_ruas_miguel_ramos_e_jose_borges_franco.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_251_-_tiago_-_solicita_esclarecimentos_sobre_a_criacao_de_estacionamento_ao_lado_da_igreja_matriz_e_sugestao_para_implantacao_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_252_-_carla_-_solicita_informacoes_sobre_o_andamento_do_processo_de_asfaltamento_do_bairro_capituvas.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_253_-_carla_-_solicita_providencias_sobre_buracos_na_rua_congonhas_no_bairro_chorao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_254_-_carla_-_pede_remocao_ou_substituicao_de_um_poste_de_madeira_que_se_encontra_em_risco_iminente_de_queda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_255_-_lutero_e_ze_antonio_-_solicita_pintura_de_faixa_de_pedestre_no_cruzamento_da_francisco_capobianco_com_a_conego_artur.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/529/requerimento_256_-_lutero_e_ze_antonio_-_solicita_a_possibilidade_da_proibicao_do_trafego_de_caminhoes_e_onibus_na_rua_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/530/requerimento_257_-_lutero_e_ze_antonio_-_solicita_recuperacao_da_quadra_de_esportes_da_rua_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_258_-_tiago_-_solicita_implantacao_de_faixa_de_pedestres_e_ou_rampa_elevada_no_cruzamento_da_rua_ambrosina_ferreira_com_a_rua_virgilio_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_259_-_carminha_-_solicita_audiencia_publica_para_debater_sobre_a_populacao_canina_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_260_-_carminha_-_solicitacao_de_reparos_e_obras_de_drenagem_no_morro_de_acesso_ao_sitio_da_fatima_pereira_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_261_-_carla_-_solicita_placas_de_identificacao_em_ruas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_262_-_carla_-_pede_solucoes_devido_a_alta_populacao_canina_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_263_-_carla_-_solicitacao_de_aterro_instalacao_de_manilha_e_cascalhamento_proximo_a_ponte_do_asfalto_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_264_-_tiago_-_solicita_providencias_urgentes_referentes_a_situacao_da_ponte_localizada_na_rua_miguel_ramos_proxima_ao_itaporanga..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_265_-_tiago_-_solicitacao_de_informacoes_sobre_acoes_referentes_ao_cumprimento_da_lei_municipal_no_2.055-2021__limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_266_-_tiago_-_solicitacao_esclarecimentos_referentes_a_execucao_do_asfaltamento_da_rua_vitoria.doc.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_267_-_tiago_-_solicitacao_de_informacoes_e_providencias_quanto_ao_reajuste_das_diarias_dos_motoristas_da_secretaria_municipal_de_saude..doc.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_268_-_juninho_-_solicita_tamponamento_de_buracos_e_verificacao_de_alta_velocidade_dos_veiculos_na_avenida_joao_muniz_filho.doc.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_269_-_juninho_-_solicita_manutencao_do_morro_de_cascalho_e_retirada_de_pedra_em_meio_a_estrada_no_bairro_panelao.doc.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_270_-_maria_do_carmo_-_solicita_manilhamento_de_esgoto_no_distrito_posses.doc.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_271_-_carla_-_pede_solucoes_em_relacao_a_alta_populacao_canina_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_272_-_carla_-_solicitacao_de_melhorias_nas_estradas_de_terra_no_bairro_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_273__-_tiago_-_solicita_providencias_para_conclusao_da_manutencao_da_travessa_isaltino_virgilio_franco_no_cruzamento_com_a_rua_marieta_viana.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_274__-_tiago_-_solicita_providencias_urgentes_quanto_as_condicoes_da_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_275_-_lutero_e_ze_antonio_-_solicita_a_construcao_de_passador_de_gado_e_manilhamento_no_bairro_baixadao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_276__-_juliana_-_solicita_avaliacao_tecnica_para_possivel_construcao_de_tres_quebra-molas_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_277_-_carla_-_solicita_providencias_a_respeito_dos_mata-burros_situados_em_diversos_setores_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_278_-_carla_-_solicita_providencias_sobre_rede_de_esgotos_em_lugares_que_estao_apresentando_afundamento_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_279_-_carla_-_pede_providencias_sobre_terrenos_na_cidade_com_matagal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026_anexo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/56/emenda_supressiva_001_ao_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/57/emenda_modificativa_001_ao_projeto_de_lei_002_de_2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/58/emenda_modificativa_001_ao_projeto_de_lei_003_de_2025_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/60/emenda_modificativa_001_ao_projeto_de_lei_005_de_2025_-_tiago_carla_marcio_e_galileu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/61/emenda_modificativa_002_ao_projeto_de_lei_005_de_2025_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_002_ao_projeto_de_lei_complementar_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_001_ao_projeto_de_lei_complementar_010_-_altera_a_lc_21_de_2011_sobre_o_plano_de_cargos_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/65/emendas_aditivas_do_001_pl_18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/66/emendas_aditivas_do_002_pl_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/67/emendas_aditivas_do_003_pl_18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/68/emendas_aditivas_do_004_pl_18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/69/emendas_aditivas_do_005_pl_18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/71/emendas_aditivas_do_007_pl_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/72/emendas_aditivas_do_008_pl_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/73/emendas_aditivas_do_009_pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/74/emendas_aditivas_do_010_pl_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/75/emendas_aditivas_do_011_pl_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/76/emendas_aditivas_do_012_pl_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/77/emendas_aditivas_do_013_pl_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/78/emendas_aditivas_do_014_pl_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/79/emendas_aditivas_do_015_pl_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/80/emenda_modificativa_001_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/81/emenda_modificativa_002_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2026/82/emenda_modificativa_003_-_pl_18_ldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/84/emenda_modificativa_001_ao_projeto_de_lei_031_de_2025_-_tiago_e_carla.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/83/emenda_supressiva_001_ao_projeto_de_lei_030_de_2025_-_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/46/emenda_modificiativa_001_ao_projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/47/emenda_modificiativa_002_ao_projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/85/emenda_modificativa_001_ao_projeto_de_resolucao_004_de_2025_ceac_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_supressiva_001_ao_projeto_de_lei_039_de_2025_-_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_aditiva_001_ao_projeto_de_lei_046_de_2025_-__flavio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/519/emenda_aditiva_001_ao_projeto_de_lei_047_de_2025_-__flavio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/520/emendas_impositivas_ao_projeto_de_lei_046_de_2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/545/emenda_supressiva_001_ao_projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/546/emenda_modificativa_001_ao_projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_029_-_galileu_-_sugere_denominar_o_parque_recreativo_praca_de_esportes_para_jorge_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao_030_-_galileu_-_sugere_renomear_o_psf_pedra_grande_de_campestre_para_psf_mauricio_salviolli.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_031_-_tiago_-__indica_a_alteracao_do_art_7_da_lei_municipal_1.158-1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_032_-_carminha_-__indica_criacao_do_demutran.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_033_-_carminha_-__fiscalizacao_de_locais_que_comercializam_bebidas_alcoolicas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_034_-_carminha_-_estudo_de_viabilidade_para_adequacao_do_adicional_de_insalubridade_em_cima_do_salario_base.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_035_-_jose_antonio_-_solicita_verificacao_da_possibilidade_de_reajuste_salarial_e_de_beneficios_aos_conselheiros_tutelares.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/133/mocao_001_-_marcio_e_demais_-_pesares_familia_newton_cardoso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_002_-_tiago_e_demais_-_pesares_familia_alcy_franco_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_003_-_todos_-_pesares_familia_nilssander_mendes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_004_-_juliana_e_demais_-_pesares_familia_roberto_nasser.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_006_-_tiago_e_demais_-_pesares_familia_carmelia_silva_loiola.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_007_-_tiago_e_demais_-_repudio_a_atos_em_desfavor_dos_enfermeiros_recepcionistas_e_demais_funcionarios_do_pronto_atendimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/140/mocao_008_-_tiago_e_demais_-_felicitacoes_ao_padre_hiansen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/141/mocao_009_-_maria_do_carmo_e_demais_-_pesares_familia_laciel_baraldi_pai_da_ex_vereadora_alana_baraldi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/142/mocao_010_-_tiago_e_demais_-_pesares_familia_paulo_cury.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/143/mocao_011_-_maria_do_carmo_-_parabeniza_organizadores_do_trilhao_vira_o_santo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/144/mocao_012_-_maria_do_carmo_e_demais_-_pesares_familia_isaias_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/145/mocao_013_-_maria_do_carmo_e_demais_-_pesares_familia_helio_pereira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/146/mocao_014_-_juliana_-_parabeniza_escritora_america_pelo_lancamento_de_sua_obra_intitulada_no_campo_das_sempre-vivas..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/147/mocao_015_-_maria_do_carmo_e_demais_-_pesares_familia_luiz_fernando_alves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/148/mocao_016_-_maria_do_carmo_e_demais_-_pesares_familia_jose_roberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/149/mocao_017_-_tiago_e_demais_-_felicitacoes_a_loja_maconica_pelos_40_anos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/150/mocao_018_-_maria_do_carmo_e_demais_-_pesares_familia_dirce_demetria_alves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/151/mocao_019_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_geni_vita_de_paula_franco.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/152/mocao_020_-_juvenil_e_demais_-_mocao_honrosa_ao_padre_agostinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/153/mocao_021_-_maria_do_carmo_-_parabeniza_der-mg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/154/mocao_022_-_tiago_e_demais_-_pesares_familia_jose_luiz_franco.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_023_-_juliana_-_parabeniza_agrofonte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/156/mocao_024_-_maria_do_carmo_e_demais_-_pesares_familia_do_padre_reis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/157/mocao_025_-_maria_do_carmo_e_demais_-_pesares_familia_aos_familiares_de_emanuel_douglas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/158/mocao_026_-_tiago_e_demais_-_pesares_familia_enivaldo_luiz_franco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_027_-_maria_do_carmo_-_parabeniza_deputado_dr_mauricio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/160/mocao_028_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_eunice_da_silva_morais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/161/mocao_029_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora__maria_elza_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/162/mocao_030_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/163/mocao_031_-_carla_e_demais_-_pesares_familia_aos_familiares_de_reinaldo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_032_-_juvenil_e_demais_-_pesares_familia_maria_flora_carvalho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_033_-_juliana_e_demais_-_pesares_familia_maria_rita_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_034_-_juvenil_e_demais_-_pesares_familia_honorina_lazara_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_035_-_antonio_marcos_e_demais_-_pesares_familia_inacio_machado_franco.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_036_-_maria_do_carmo_e_demais_-_pesares_familia_da_senhora_maria_das_gracas_martins.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_037_-_antonio_marcos_da_cunha_e_demais_-__parabeniza_o_senhor_arivaldo_leal_do_prado_pelos_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_038_-_juvenil_e_demais_-_pesares_familia_angelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/171/mocao_039_-_juliana_e_demais_-_pesares_a_familia_da_senhora_maria_catarina_de_lima.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/172/mocao_040_-_tiago_e_demais_-_felicitacoes_pelos_250_anos_da_policia_militar_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/173/mocao_041_-_tiago_marcio_carla_e_demais_-_felicitacoes_e_agradecimentos_aos_deputados_antonio_carlos_arantes_e_emidinho_madeira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/174/mocao_042_-_juvenil_e_demais_-_pesares_familia_marcos_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/175/mocao_043_-_maria_do_carmo__-_parabeniza_organizadores_do_desfile_de_carros_de_bois.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_044_-_maria_do_carmo_juvenil_e_demais_-_pesares_familia_laice_costa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/177/mocao_045_-_maria_do_carmo_e_demais_-_pesares_familia_aparecido_de_paula_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/178/mocao_046_-_maria_do_carmo_e_demais_-_repudio_a_discriminacao_racial_ocorrida_no_poliesportivo_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_047_-_juliana_e_demais_-_repudio_a_aprovacao_em_1o_turno_do_projeto_de_lei_no_434_de_2023_na_assembleia_legislativa_de_mg.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/180/mocao_048_-_juliana_e_demais_-_felicitacao_a_claudinei_aparecido_bernardes_segundo_sargento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/181/mocao_049_-_juliana_e_demais_-_felicitacao_a_angelica_de_araujo_e_silva_bernardes_primeiro_sargento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/182/mocao_050_-_tiago_e_demais_-_pesares_a_familia_de_odete_batista_vieira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/183/mocao_051_-_tiago_e_demais_-_felilcitacoes_a_nova_diretoria_da_loja_maconica_arautos_da_paz_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/184/mocao_052_-_tiago_e_demais_-_felicitacoes_aos_alunos_na_olimpiada_brasileira_de_matematica_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/185/mocao_053_-_maria_do_carmo_e_demais_-_parabeniza_a_organizacao_do_campeonato_mineiro_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_054_-_juliana_e_demais_-_congratulacao_para_eneiva_franco_premiada_pelo_colegio_brasileiro_de_genealogia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_055_-_maria_do_carmo_juliana_e_demais_-_pesares_familia_marcos_evanio_de_morais.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/188/mocao_056_-_juliana_e_demais_-_felicitacoes_as_professoras_e_a_escola_na_pessoa_de_sua_diretora_pelo_desempenho_de_seus_alunos_na_obmep.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_057_-_carla_e_demais_-_pesares_familia_osmair_fernandes_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/190/mocao_058_-_juvenil_e_demais_-_pesares_familia_braulio_jose_franco.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/191/mocao_059_-_juvenil_e_demais_-_pesares_familia_ana_maria_do_lago_de_souza.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/192/mocao_060_-_maria_do_carmo_e_demais_-_pesares_familia_ana_lucia_lacerda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/193/mocao_061_-_maria_do_carmo_juvenil_juliana_e_demais_-_pesares_familia_mauricio_ronquine.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_062_-_juvenil_e_demais_-_pesares_familia_elon_da_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_063_-_juliana_e_demais_-_congratulacao_pelos_titulos_obtidos_por_matheus_henrique_jonas_da_fenix_sanda_box_chines_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_064_-_maria_do_carmo_-_parabenza_festeiros_da_festa_de_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_065_-_juliana_juvenil_e_demais_-_pesares_familia_sebastiao_rodrigues_dos_santos_tiao_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_066_-_juvenil_flavio_e_demais_-_pesares_familia_regina_helena_de_souza.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_067_-_maria_do_carmo_e_demais_-_pesares_familia_maria_do_carmo_dias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/200/mocao_068_-_flavio_e_demais_-_parabeniza_o_desfile_de_carreiros.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/201/mocao_069_-_maria_do_carmo_e_demais_-_pesares_familia_maria_madalena_santos_bernardes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_070_-_juvenil_e_demais_-_felicitacoes_aos_organizadores_e_participantes_do_16_desfile_de_cavaleiros_e_amazonas_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/203/mocao_071_-_carla_e_demais_-_pesares_familia_isaac_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/204/mocao_072_-_lutero_e_demais_-_pesares_familia_mauricio_rosa_franco.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/205/mocao_073_-_juliana_e_demais_-_felicitacoes_lancamento_livro_janaina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/206/mocao_074_-_carla_e_demais_-_pesares_familia_jose_domingues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/207/mocao_075_-_carla_e_demais_-_pesares_familia_elza_maria_martins.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_076_-_juliana_e_demais_-_pesares_familia_antonio_massaroto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_077_-_juliana_e_demais_-_felicitacoes_aos_alunos_da_professora_janaina_pela_colaboracao_no_livro_irmaos_da_terra_24_copias_1_por_aluno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_078_-_juliana_e_demais_-_felicitacoes_pela_organizacao_do_evento_de_apresentacao_de_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_079_-_juliana_e_demais_-_felicitacoes_a_professora_josimara_cristina_alves_mendes_e_suas_alunas_participantes_da_equipe_de_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/212/mocao_080_-_juvenil_e_demais_-_pesares_familia_marly_guerreiro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/213/mocao_081_-_juvenil_e_demais_-_pesares_familia_jose_genaro_do_lago.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/214/mocao_082_-_flavio_juliana_e_demais_-_parabeniza_os_organizadores_do_114o_aniversario_de_campestre_5_copias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/215/mocao_083_-_lutero_e_demais_-_felicitacoes_a_secretaria_de_educacao_pela_organizacao_dos_eventos_marieta_viana_e_hora_civica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/216/mocao_084_-_antonio_marcos_maria_do_carmo_e_demais_-_pesares_familia_paulo_cesar_muniz_de_plenario_a_fazer.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocao_085_-_maria_do_carmo_e_demais_-_pesares_familia_do_jovem_luiz_felipe_de_oliveira_teixeira_de_plenario_a_fazer.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocao_086_-_flavio_e_demais_-_parabeniza_o_atleta_joao_victor_pela_aprovacao_pra_competir_no_clube_atletico_mineiro_na_modalidade_futebol_de_campo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_087_-_tiago_carla_e_demais_-_felicitacoes_ao_29o_batalhao_da_policia_militar_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_088_-_juvenil_e_demais_-_pesares_aos_familiares_de_catarina_teixeira_evangelista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_089_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_jose_carlos_mendes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_090_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_guilherme_sobral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_091_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_miguel_tavares.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_092_-_maria_do_carmo_e_demais_-_felicitacoes_a_equipe_da_melhor_idade_de_campestre_na_pessoa_de_laura_salomao_plenario.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocao_093_-_juliana_e_demais_-_pesares_familia_joao_marcos_rodrigues_do_lago.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_094_-_juvenil_e_demais_-_pesares_aos_familiares_de_juveny_machado_correa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/480/mocao_095_-_juliana_flavio_e_demais_-_parabeniza_os_profissionais_da_rede_municipal_e_da_rede_estadual_de_ensino_pelo_dia_dos_professor.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/481/mocao_096_-_juliana_lutero_jose_antonio_e_demais_-_felicitacoes_a_melissa_melo_barbosa_silva_pela_medalha_de_ouro_na_obafog_-_olimpiada_brasileira_de_foguetes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_097_-_juvenil_e_demais_-_pesares_familia_floriano_franco.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/495/mocao_098_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_igor_gabriel_do_prado_melo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocao_099_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_matheus_henrique_jonas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocao_100_-_tiago_e_demais_-_felicitacoes_ao_atleta_campestrense_joao_vitor_de_andrade_lacerda.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/498/mocao_101_-_tiago_e_demais_-_felicitacoes_ao_professor_rafael_pereira_melo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/500/mocao_102_-_carminha_juvenil_jose_antonio_flavio_marcio_e_demais_-_felicitacoes_pelo_14o_desfile_de_carros_de_boi_no_distrito_posses_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocao_103_-_maria_do_carmo_antonio_marcos_juvenil_e_demais_-_pesares_familia_antonio_roberto_muniz.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/521/mocao_104_-_juvenil_e_demais_-_pesares_familia_mauro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/534/mocao_105_-_tiago_e_demais_-_pesares_familia_de_dr_getulio_campos_fins_junior.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/535/mocao_106_-_antonio_marcos_e_vagner_e_demais_-_mocao_de_felicitacoes_ao_centro_de_oncologia_da_santa_casa_de_alfenas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/550/mocao_107_-_juvenil_e_demais_-_pesares_aos_familiares_de_messias_aparecida_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_108_-_marcio_e_demais_-_pesares_familia_manoel_pereira_do_lago.doc.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_109_-_flavio_e_demais_-_congratulacoes_aos_organizadores_do_8o_concurso_municipal_de_qualidade_dos_cafes_de_campestre.doc.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/562/mocao_110_-_flavio_e_demais_-_congratulacoes_aos_cooperados_de_campestre_entre_os_50_finalistas_da_categoria_lotes_de_cafes_especiais_do_programa_especialissimo_2025_cooxupe.doc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/563/mocao_111_-_juvenil_flavio_e_demais_-_pesares_a_familia_de_edvar_amaral_gurgel.doc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/575/mocao_112_-_flavio_e_demais_-_congratulacoes_e_reconhecimento_aos_alunos_participantes_e_vencedores_do_1o_circuito_campestre_de_xadrez__4_estacoes_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/576/mocao_113_-_lutero_jose_antonio_e_demais_-_agradecimento_pelos_servicos_prestados_pelo_executivo_municipal_e_secretario_adjunto_de_servicos_rurais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_114_-_tiago_e_demais_-_congratulacoes_a_servidora_aposentada_silvia_helena_de_moura_em_reconhecimento_aos_26_anos_de_relevantes_servicos_prestados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/578/mocao_115_-_juliana_e_demais_-_felicitacoes_aos_secretarios_e_a_toda_equipe_da_secretaria_de_esporte_pelo_evento_da_oecam_-_olimpiada_estudantil_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_002-2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_003_concede_reajuste_salarial_para_os_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_004_executivo_municipal_-_concede_reajuste_salarial_para_os_servidores_publicos_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_005_dispoe_sobre_a_concessao_onerosa_do_uso_de_bem_publico_para_a_atividade_educacional_especificando_as_condicoes_o_prazo_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_006_-_dispoe_sobre_a_concessao_onerosa_do_uso_do_bem_publico_para_a_atividade_educacional.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_007_autoriza_abertura_de_credito_suplmentar_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_008_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_009_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_010_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_012_cria_a_politica_e_os_componentes_do_municipio_de_campestre_do_estado_de_minas_gerais_do_snsa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_013_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_014_dispoe_sobre_a_concessao_de_anistia_em_carater_geral_de_penalidades_relativas_aos_creditos_tributarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_015_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_016_marcos_galileu_-_denomina_ruas_do_loteamento_chico_emilio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_017_lutero_-_denomina_ruas_do_loteamento_residencial_amaral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_018_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2026_e_da_outras_providencias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_019_dispoe_sobre_o_programa_de_descentralizacao_da_execucao_de_servicos_publicos_qualificando_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_020_altera_a_lei_municipal_n._1.982_de_12_de_novembro_de_2019_para_corrigir_o_numero_da_matricula_do_imovel_mencionado..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_021_estabelece_diretrizes_para_a_implantacao_do_programa_rede_de_protecao_da_mulher_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_022_dispoe_sobre_a_autorizacao_para_participacao_do_municipio_de_campestre_no_consorcio_publico_para_gestao_integrada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_023_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_024_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_025_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_i_da_lei_ordinaria_2.224-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_026_autoriza_a_abertura_de_credito_suplementar_ao_orcamento_fiscal_do_municipio_de_campestre_para_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_027_altera_a_lei_ordinaria_municipal_1.876_de_2017_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_028_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_029_cria_o_conselho_municipal_de_seguranca_publica_comseg_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_030_dispoe_sobre_a_criacao_do_banco_municipal_de_equipamentos_ortopedicos_e_hospitalares_no_municipio_de_campestre__mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_031_altera_a_lei_ordinaria_municipal_2.082_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_032_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_033_dispoe_sobre_a_autorizacao_para_a_camara_municipal_de_campestre_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_034_autoriza_a_abertura_de_credito_adicional_suplementar_ao_orcamento_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_035_-_dispoe_sobre_a_criacao_do_setor_de_almoxarifado_da_camara_municipal_de_campestre_mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_036_dispoe_sobre_o_acesso_gratuito_de_pessoas_com_deficiencia_em_eventos_socioculturais_no_ambito_do_municipio_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_037_revisa_e_altera_o_plano_municipal_de_saneamento_basico_do_municipio_de_campestre_instituido_pela_lei_municipal_1.869_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_038_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_039_dispoe_sobre_a_obrigatoriedade_de_consulta_previa_a_comunidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_040_autoriza_o_poder_executivo_a_distribuicao_gratuita_de_sensores_de_monitoramento_continuo_de_glicemia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_041_institui_o_calendario_municipal_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_042_-_institui_o_sistema_municipal_de_atendimento_socieducativo_simase.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_043_-_executivo_municipal_-_altera_a_lei_ordinaria_municipal_2273_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_044_-_executivo_municipal_-_autoriza_o_executivo_a_formalizar_a_cessao_de_estagiarios_ao_tjmg_e_a_celebrar_acordo_de_cooperacao_para_tal_fim.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_045_-_executivo_municipal_-_autoriza_o_poder_executivo_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_caminhos_gerais.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_046_-__executivo_municipal_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_047_-__executivo_municipal_-_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_quadrienio_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_048_-_executivo_municipal_-_autoriza_o_poder_executivo_municipal_a_destinar_recursos_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_049_-_flavio_-_institui_a_semana_municipal_de_educacao_em_politicas_publicas_nas_escolas_da_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_050_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_farmacia_municipal_de_saude_em_aceitar_receitas_medicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_051_-_flavio_-_dispoe_sobre_a_criacao_do_programa_mulher_independente.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_052_-_flavio_-_dispoe_sobre_a_modalidade_de_agendamento_e_cancelamento_de_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_053_-_flavio_-_dispoes_sobre_a_obrigatoriedade_de_transparencia_das_emendas_parlamentares_indicadas_ao_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_054_-_executivo_municipal_-_institui_o_programa_municipal_de_patrulha_mecanizada_destinado_ao_fomento_da_agricultura_e_pecuaria_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_055_-_executivo_municipal_-_altera_lei_ordinaria_municipal_no_1.887-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_056_-_executivo_municipal_-_altera_o_contrato_de_consorcio_publico_da_associacao_dos_municipios_da_microrregiao_do_alto_rio_pardo_amarp.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_057_-_executivo_municipal_-_altera_o_3_do_art_32_da_lei_2197_de_17.05.24_e_o_art_6_da_lei_2241_de_12.12.24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_058_-_executivo_municipal_-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_059_-_executivo_municipal_-_altera_a_lei_ordinaria_no_1990-2019_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_060_-_executivo_municipal_-_dispoe_sobre_denominacoes_de_bens_publicos_parque_recreativo_praca_de_esportes_e_psf_mauricio_salviolli.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_061_-_executivo_municipal_-_dispoe_sobre_a_denominacao_do_espaco_de_convivencia_alice_ambrogi_do_lago.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_063_-_flavio_-_dispoe_sobre_medidas_de_acessibilidade_para_pessoas_com_deficiencia_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_064_-_flavio_-_institui_a_concessao_de_certificado_para_a_empresa_amiga_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_065_-_flavio_-_institui_o_selo_empresa_amiga_do_esporte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_066_-_maria_do_carmo_-_proibe_a_execucao_de_musica_e_videoclipe_com_conteudo_que_facam_apologia_ao_crime_drogas_e_conteudos_sexuais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_067_-_maria_do_carmo_-_dispoe_sobre_a_isencao_da_taxa_de_inscricao_em_concursos_publicos_para_doadores_regulares_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_068_-_flavio_-_institui_o_programa_de_naming_rights_para_cessao_onerosa_de_direito_a_nomeacao_de_eventos_bens_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_069_-_executivo_municipal_-_dispoe_sobre_alteracao_anexo_i_da_lei_2244-24_que_autoriza_o_executivo_a_destinar_recursos_as_oscip.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_070_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_a_empresa_instalada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_071_-_executivo_municipal_-_dispoe_sobre_autorizacao_para_cessao_gratuita_de_imovel_locado_pela_camara_e_ceder_servidor_ao_tremg_para_a_uae.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_072_-_flavio_-_dispoe_sobre_a_criacao_do_bolsa_atleta_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_073_-_executivo_municipal_-_autoriza_o_municipio_a_conceder_auxilio_aluguel_as_empresas_instaladas_nos_termos_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_074_-_jose_antonio_-_autoriza_a_implementacao_de_programa_municipal_de_oportunidade_e_inclusao_para_jovem_aprendiz_e_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_075_-_flavio_-_cria_o_programa_educativo_pequeno_agricultor_nas_escolas_municipais_da_zona_rural_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_077_-_executivo_municipal_-_autoriza_a_abertura_de_credito_suplementar_por_excesso_de_arrecadacao_ao_orcamento_fiscal_de_campestre_para_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_078_-_executivo_municipal_-_dispoe_sobre_alteracao_do_anexo_i_da_lei_2288-25_que_autoriza_destinar_recursos_a_organizacoes_de_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_079_-_executivo_municipal_-_da_nomeacao_para_as_ruas_do_loteamento_residencial_aurora_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_080_-_executivo_municipal_-_autoriza_em_carater_de_ratificacao_e_ampliacao_a_doacao_de_228_lotes_de_terrenos_no_loteamento_guilherme_augusto_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_lei_081_-_executivo_municipal_-_autoriza_a_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_082_-_executivo_municipal_-_dispoe_sobre_a_autorizacao_para_celebracao_de_termo_de_cooperacao_com_o_municipio_de_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_resolucao_001-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_002_-_aprova_contas_do_prefeito_nivaldo_donizete_muniz_-_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_003_-_regulamenta_o_custeio_e_a_prestacao_de_contas_em_casos_de_deslocamento_de_servidores_e_vereadores_da_sede_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_004_-_dispoe_sobre_a_criacao_do_centro_de_atendimento_ao_cidadao_ceac_no_ambito_da_camara_municipal_de_campestre-mg.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_resolucao_005_-_mesa_diretora_-_aprova_contas_do_prefeito_marco_antonio_messias_franco_-_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_006_-_todos_os_vereadores_-_altera_dispositivo_do_regimento_interno_da_camara_municipal_de_campestre_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_resolucao_007_-_mesa_diretora_-_dispoe_sobre_a_dispensa_de_elaboracao_de_documentos_facultativos_nas_contratacoes_diretas_de_baixo_valor_na_camara.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_resolucao_008_-_mesa_diretora_-_denomina_o_ceac_de_centro_de_atendimento_ao_cidadao_fabio_borges_rugani.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_complementar_001_-_altera_anexo_i_da_lei_complementar_n._53_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_complementar_002_-_cria_o_cargo_de_medio_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_n._33.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_complementar_003_-_dispoe_sobre_a_alteracao_e_consolidacao_do_anexo_ii_da_lei_complementar_n._33.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_complementar_004_-_institui_o_cargo_de_medico_regulador_municipal_no_quadro_de_cargos_da_lei_complementar_33-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_complementar_005_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_complementar_006_-_institui_gratificacoes_para_operadores_de_maquinas_e_motoristas_de_veiculos_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_complementar_007_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_complementar_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_de_enfermagem_em_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_complementar_009_-_altera_o_anexo_i_da_lei_complementar_no_29.2015_e_acrescenta_o_direito_a_licenca_maternidade_e_paternidade.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_complementar_010_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_complementar_011_-_dispoe_sobre_a_reorganizacao_da_estrutura_administrativa_poder_executivo_do_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_complementar_012_-_altera_a_lei_complementar_n._21_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_carreiras_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_complementar_013_-_dispoe_sobre_a_alteracao_do_vencimento_do_cargo_de_tratorista_constante_na_lc_13_de_03_de_marco_de_2008.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_complementar_014_-_extingue_cargo_criado_pela_lc_29.15_e_altera_a_estrutura_administrativa_disposta_na_lc_71.25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_complementar_015_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_complementar_016_-_executivo_municipal_-_acrescenta_o_paragrafo_unico_ao_artigo_160_da_lei_complementar_municipal_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_complementar_017_-_executivo_municipal_-_altera_a_lei_complementar_municipal_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_complementar_018_-_executivo_municipal_-_altera_lcs_20_29_e_21_para_dispor_sobre_cargos_de_nutricionista_e_agente_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_complementar_019_-_executivo_municipal_-_revoga_a_lc_38_de_2017_e_altera_os_anexos_da_lc_05_de_2002_que_institui_o_sistema_tributario.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_011_vetado_-_tiago_-_dispoe_sobre_a_obrigatoriedade_da_contratacao_minima_de_artistas_locais_-_veto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_lei_050_aprovado_-_tiago_-_dispoe_sob_251112_192501.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_001-_juninho_-_pede_dedetizacao_dos_bueiros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_002_-_tiago_-_pede_informacoes_sobre_compra_do_sensor_glicose.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_003_-_tiago_-_pede_instalacao_de_alguns_semaforos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_004_-_carminha_-_pede_recapeamento_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_005_-_carminha_-_pede_unidade_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_006_-_marcinho_-_pede_manilhamento_proximo_ao_campo_das_posses.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento_007_-_flavio_-_pede_desentupimento_de_dois_bueiros_na_rua_coronel_jose_guilherme.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_008_-_carla_-_pede_alargamento_de_estrada_rural.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/227/requerimento_009_-_carla_-_pede_providencias_na_rua_dr._jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_010_-_juliana_-_pede_fornecimento_de_libre_para_adultos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_011_-_lutero_-_pede_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_012_-_lutero_-_pede_providencias_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_013_-_tiago_-_pede_reajuste_nas_diarias_motoristas.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_014_-_tiago_-_pede_manutencao_da_travessa_izaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_015_-_tiago_-_pedea_implantacao_da_zona_de_estacionamento_pago_-_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_016_-_marcio_-_pede_construir_um_banheiro_na_praca_para_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_017_-_vagner_-_pede_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_018_-_carminha_-_pede_vigia_no_pronto_atendimento_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_019_-_carla_-_pede_convenio_com_clinica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_020_-_carla_-_pede_providencias_na_rua_vitoria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_021_-_carla_-_pede_reuniao_com_funcionarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_022_-_tiago_-_pede_lixeiras_na_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_023_-_tiago_-_pede_providencias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_024_-_juninho_-_pede_base_da_pm_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_025_-_juninho_-_pede_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_026_-_juliana_-_pede_reparos_na_rua.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_027_-_carla_-_pede_contratacao_de_curso.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_028_-_carminha_-_pede_construcao_de_redutores_de_velocidade_com_a_devida_sinalizacao_nas_ruas_helio_borges_e_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_029_-_carminha_-_pede_manutencao_das_estradas_rurais_que_dao_acesso_ao_distrito_posses_de_sao_sebastiao_e_suas_adjacencias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_030_-_galileu_-_pede_proibicao_do_estacionamento_de_veiculos_em_um_lado_da_rua_vitor_avelino_de_carvalho_e_gabriel_junqueira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_031_-_galileu_-_pede_redutor_de_velocidade_em_frente_a_vila_do_jorge_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_032_-_tiago_-_pede_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/251/requerimento_033_-_tiago_-_pede_informacoes_a_respeito_dos_motivos_para_a_falta_de_alguns_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/252/requerimento_034_-_lutero_-_pede_reparo_na_rua_caetes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_035_-_carla_-_pede_providencias_no_lixo_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento_036_-_carla_-_pede_fiscalizacao_de_alvaras_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_037_-_carminha_-_pede_manilhas_que_ligam_os_bairros_roseirinha_ao_lajeado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/256/requerimento_038_-_carla_-_pede_a_dedetizacao_contra_carrapatos_nas_ruas_proximas_da_praca_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_039_-_carla_-_pede_informacoes_sobre_a_existencia_de_vaga_em_escola_para_um_aluno_autista_que_se_encontra_esperando_na_fila.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_040_-_tiago_-_pede_limpeza_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_041_-_lutero_-_pede_reparo_na_rua_servulo_pereira.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_042_-_carminha_-_pede_substituicao_periodica_das_lampadas_da_iluminacao_publica_da_cidade_e_do_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_043_-_carminha_-_pede_providencias_na_rua_gesualdo_rugani_com_o_reparo_da_pavimentacao_e_a_notificacao_de_proprietarios_para_a_construcao_das_calcadas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_044_-_juninho_-_pede_asfalto_nos_campos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_045_-_juninho_-_pede_asfaltamento__de_um_trecho_que_se_inicia_no_bar_do_ademar_no_bairro_rio_do_peixe_e_vai_ate_o_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_046_-_marcinho_-_pede_redutor_de_velocidade_proximo_ao_campo_das_posses.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento_047_-_marcinho_-_pede_troca_tubulacao_rede_das_posses.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/266/requerimento_048_-_carminha_e_marcinho_-_pede_reparos_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/267/requerimento_049_-_flavio_-_pede_a_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_050_-_flavio_-_pede_estudo_da_possibilidade_da_construcao_de_uma_rotatoria_na_rua_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_051_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos_para_que_limpem_e_facam_as_calcadas_defronte_aos_seus_imoveis.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_052_-_carla_-_pede_construcao_de_um_redutor_de_velocidade_na_rua_ilo_bassoto_-_copia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_053_-_marcinho_-_pede_manilhamento_da_rede_de_esgoto_da_escola_municipal_do_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_054_-_carla_-_pede_notificacao_dos_proprietarios_dos_terrenos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/273/requerimento_055_-_carla_-_pede_limpeza_da_rua_salustiano_loiola_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_056_-_carla_-_pede_o_estudo_da_viabilidade_da_construcao_de_um_redutor_de_velocidade_na_saida_do_bairro_chorao_com_o_reparo_e_a_limpeza_das_margens_da_via.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento_057_-_tiago_-_pede_limpeza_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_058_-_tiago_-_pede_informacoes_sobre_a_inclusao_do_botijao_de_gas_na_cesta_basica_a_ser_fornecida_pela_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_059_-_flavio_-_pede_a_manutencao_do_parque_infantil_e_das_demais_areas_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_060_-_carminha_-_pede_o_estudo_da_possibilidade_da_cobertura_dos_patios_das_escolas_dos_bairros_vargem_do_rio_piao_e_no_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_061_-_carminha_-_pede_o_estudo_da_possibilidade_do_fornecimento_de_passe_de_onibus_aos_estudantes_do_periodo_matutino_em_pocos_de_caldas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_062_-_carminha_-_pede_o_estudo_da_viabilidade_da_substituicao_das_faixas_convencionais_por_faixas_elevadas_para_pedestres_em_um_trecho_na_rua_joaquim_alves.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_063_-_juninho_-_pede_redutor_de_velocidade_no_final_da_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_064_-_tiago_-_pede_informacoes_sobre_a_implantacao_do_vale_alimentacao_para_o_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_065_-_galileu_-_pede_faixa_elevada_em_frente_ao_elias.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_066_-_carminha_-_pede_o_estudo_da_possibilidade_do_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_067_-_juninho_-_pede_uniformes_para_garis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_068_-_vagner_-_pede_convenio_entre_o_executivo_e_as_instituicoes_de_ensino_superior_de_machado-mg_para_desconto_nas_mensalidades.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_069_-_tiago_e_carla_-_pede_providencias_urgentes_em_relacao_a_crescente_presenca_de_andarilhos_mendigos_e_ambulantes_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_070_-_carla_-_pede_reajuste_para_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_071_-_carla_-_pede_fiscalizacao_de_alvaras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_072_-_flavio_-_pede_instalacao_de_cameras_de_seguranca_nas_escolas_municipais_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_073_-_flavio_-_pede_nomea_upa_de_padre_reis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_074_-_juliana_-_pede_cascalhamento_bairro_inhamal.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_075_-_carminha_-_pede_a_convocacao_de_uma_audiencia_publica_para_discussao_de_melhorias_no_transito_das_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_076_-_carminha_-_pede_contratacao_de_tecnico_de_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_077_-_tiago_-_pede_informacoes_detalhadas_sobre_o_andamento_do_processo_de_implantacao_da_guarda_municipal_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_078_-_juninho_-_pede_redutor_de_velocidade_para_o_bairro_de_posses.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_079_-_juninho_-_pede_nomenclatura_de_rua_em_nome_do_monsenhor_padre_jose_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_080_-_juninho_-_vereador_pede_providencias_acerca_da_rua_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_081_-_vagner_e_antonio_marcos_-_pede_reajuste_de_diarias_da_saude.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_082_-_vagner_-_pede_redutor_de_velocidade_para_o_bairro_de_campos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_083_-_tiago_-_pede_providencias_urgentes_para_recuperacao_da_travessa_emilio_inacio_de_almeida__bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_084_-_tiago_-_solicitacao_de_providencias_quanto_a_retomada_das_obras_de_asfaltamento_na_zona_rural_com_recursos_do_financiamento_junto_ao_bdmg.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_085_-_tiago_-_solicitacao_de_providencias_quanto_a_terrenos_baldios_e_revitalizacao_de_praca_no_bairro_jardim_del_rey.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_086_-_carla_-_pede_providencias_quanto_a_estrada_em_frente_a_igrejinha_no_bairro_piaozinho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_087_-_carla_-_pede_providencias_sobre_rede_de_esgoto_quebrada_em_tres_ruas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_088_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_089_-_juninho_-_pede_redutor_de_velocidade_para_a_rua_izaltino.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_090_-_juliana_-_pede_faixa_elevada_na_rua_emilio_inacio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_091_-_lutero_e_ze_antonio_-_pedem_3_passarelas_no_corrego_da_avenida_joao_luiz_filho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_092_-_tiago_-_pede_cumprimento_da_lei_que_proibe_o_comercio_ambulante_por_pessoas_nao_residentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_093_-_marcinho_-_pede_providencias_junto_a_cemig.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_094_-_carminha_-_pede_reparos_com_urgencia_em_galhos_de_acesso_ao_asfalto_do_distrito_de_posses_-_copia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_095_-_carminha_-_pede_com_urgencia_o_desentupimento_de_bueiros_e_recapeamento_asfaltico_no_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_096_-_carminha_-_pede_iluminacao_do_interior_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_097_-_carla_-_pede_providencias_sobre_iluminacao_na_rua_dr_abraao_simao_zenun_no_bairro_residencial_avelino.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_098_-_carla_-_pede_providencias_para_organizacao_do_transito_de_veiculos_na_rua_vitor_avelino.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_099_-_carla_e_tiago_-_pede_apuracao_de_denuncia_no_uso_indevido_do_transporte_escolar_do_instituto_federal_do_sul_de_minas__campus_muzambinho.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_100_-_tiago_-_solicita_manutencao_nas_estradas_dos_bairros_primos_e_capituvas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_101_-_tiago_-_solicita_informacoes_sobre_a_regularizacao_da_entrega_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_102_-_carminha_-_pede_organizacao_do_transito_na_parte_central_do_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_103_-_juninho_-_pede_o_alargamento_das_estradas_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_104_-_juninho_-_pede_um_redutor_de_velocidade_com_a_devida_sinalizacao_em_trecho_do_bairro_piao..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_105_-_juninho_-_pede_providencias_quanto_a_rede_de_esgoto_da_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_106_-_vagner_-_pede_a_manutencao_da_iluminacao_publica_da_praca_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_107_-_juninho_-_pede_providencias_em_morro_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_108_-_carminha_-_pede_providencias_sobre_o_numero_de_atendentes_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_109_-_carminha_-_pede_instalacao_de_cameras_de_seguranca_no_bairro_pitangueiras_e_demais_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_110_-_marcinho_-_pede_desentupimento_de_uma_rede_de_manilhas_defronte_a_residencia_do_senhor_ze_do_jair_no_distrito_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_111_-_marcinho_-_pede_manutencao_das_estradas_dos_bairros_brejo_grande_e_serra_inclusive_no_trecho_proximo_as_propriedades_dos_senhores_osorio_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_112_-_carminha_-_solicito_reparo_em_estrada_no_bairro_morro_grande_e_soriano.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_113_-_tiago_-_pede_redutor_de_velocidade_no_entroncamento_das_ruas_emilio_inacio_de_almeida_e_santos_dumont_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_114_-_tiago_-_pede_faixas_de_pedestres_ou_travessias_elevadas_em_dois_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_115_-_tiago_-_pede_a_instalacao_de_lixeiras_por_toda_a_extensao_da_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_116_-_galileu_-_pede_estudo_da_viabilidade_da_aquisicao_de_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_117_-_carla_-_pede_a_conclusao_de_obras_nos_bairros_milho_verde_e_primos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_118_-_carla_-_pede_redutor_de_velocidade_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_119_-_carla_-_pede_mata-burro_no_bairro_piao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_120_-_carminha_-_solicita_troca_de_manilhas_no_bairro_roseirinha.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_121_-_juninho_-_pede_instalacao_de_container_de_lixo_no_bairro_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_122_-_juninho_-_pede_o_plantio_de_arvores_no_municipio_de_campestre_e_demais_bairros.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_123_-_juninho_-_pede_o_tamponamento_de_buracos_no_asfalto_no_rio_do_peixe_proximo_a_vila_do_jorge_do_senhor_alencar.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_124_-_tiago_-_requer_informacoes_oficiais_quanto_a_realizacao_da_oecam__olimpiada_estudantil_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_125_-_tiago_-_requer_audiencia_publica_para_tratar_da_situacao_das_obras_de_asfaltamento_previstas_com_recursos_oriundos_do_bdmg.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_126_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_de_todos_os_santos_no_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_127_-_carla_-_pede_restauracao_da_travessa_isaltino_virgilio_franco.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_128_-_carla_-_pede_redutor_de_velocidade_em_via_no_sentido_tijuco_preto_em_frente_a_casa_da_joana_di_e_darco.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_129_-_juninho_-_pede_limpeza_das_margens_com_o_alargamento_das_curvas_nas_estradas_do_trecho_que_inicia_no_bairro_divisinha_e_vai_ate_o_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_130_-_juninho_-_pede_reforma_no_banheiro_publico_municipal_visando_proporcionar_melhores_condicoes_a_populacao_que_utiliza_diariamente_deste_servico.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_131_-_carla_-_pede_tamponamento_de_buracos_na_rua_maria_f_lopes_bairro_coab_3.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_132_-_carla_-_pede_tamponamento_de_buracos_na_rua_santos_dumont_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_133_-_carla_-_pede_redutor_de_velocidade_na_rua_joao_rodrigues_franco_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_134_-_carminha_-_pede_providencias_na_rua_brasilia_e_asfalto_no_bairro_vila_do_beijo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_135_-_carminha_-_pede_o_conserto_de_um_mata-burro_no_baixadao_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_136_-_juninho_-_pede_a_instalacao_de_lixeiras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_137_-_juninho_-_pede_a_construcao_de_um_barracao_e_uma_cozinha_industrial_no_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_138_-_carminha_-_pede_2_quebra_molas_proximo_a_residencia_do_senhor_joao_conhecido_como_seu_joao_coelho_no_bairro_vargem_do_rio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_139_-_carla_-_pede_reparos_nas_ruas_arodi_pereira_da_silva_e_cesar_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_140_-_carla_-_pede_providencias_quanto_a_pedras_soltas_na_rua_barbara_heliodora_esquina_com_a_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_141_-_carla_-_pede_instalacao_de_manilhas_e_bueiros_na_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_142_-_juninho_-_pede_o_reflorestamento_do_antigo_aterro_sanitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_143_-_bancada_-_solicita_asfaltamento_morro_do_baixadao_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_144_-_bancada_-_solicita_recapeamento_no_distrito_de_posses.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_145_-_lutero_e_ze_antonio_-_pede_manutencao_no_psf_fazenda_da_pedra_tijuco_preto_e_reparos_na_estrada_bairro_brejo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_146_-_juninho_-_pede_instalacao_de_placas_indicativas_dos_nomes_de_bairros_da_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_147_-_galileu_-_pede_estudo_da_viabilidade_de_melhorias_no_complexo_aquatico.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_148_-_juninho_-_pede_para_rocar_laterais_do_asfalto_no_bairro_piao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_149_-_tiago_-_solicita_operacao_integrada_de_fiscalizacao_contra_rolezinhos_de_moto.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_150_-_carminha_-_solicita_manilhamento_e_asfalto_no_bairro_piao_sentido_ponte_ate_a_escola.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_151_-_carminha_-_solicita_reparo_no_asfalto_no_fim_da_isaac_simao_e_nas_proximidades_das_residencias_e_oficinas_proximo_a_dona_beca.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_152_-_carminha_-_solicita_instalacao_de_internet_nos_esfs_e_escolas_rurais.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_153_-_juninho_-_pede_para_trocar_telas_por_muros_na_escola_do_bairro_piao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_154_-_juninho_-_pede_que_sejam_rocadas_as_margens_das_estradas_do_bairro_barra.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_155_-_juliana_e_flavio_-_pede_melhorias_no_transito_visando_a_seguranca_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_156_-_carla_-_pede_aparelho_sugador_de_saliva_e_sangue_para_o_consultorio_do_psf_ana_zenum.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_157_-_carla_-_pede_reabertura_do_campao_para_atividades_esportivas_e_recreativas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_158_-_carla_-_pede_continuacao_das_obras_de_melhorias_na_rua_dr_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_159_-_carminha_-_pede_reparos_em_mata_burros_no_bairro_roseirinha_e_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_160_-_carminha_-_solicita_desentupimento_de_bueiros_em_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_161_-_carla_-_pede_construcao_de_mata-burro_no_bairro_tijuco_preto_de_cima.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_162_-_carla_-_pede_urgente_tapamento_dos_bueiros_no_final_da_rua_doutor_jose_luiz_no_bairro_aparecida.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_163_-_carla_-_pede_instalacao_de_bueiros_nas_ruas_tiradentes_e_rua_antonio_tomaz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_164_-_carminha_-_solicita_disponibilizacao_de_veiculo_para_a_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_165_-_juninho_-_pede_redutores_de_velocidade_no_bairro_chorao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_166_-_juninho_-_pede_instalacao_de_um_mata-burro_e_conserto_de_outro_mata-burro_no_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_167_-_juninho_-_pede_cascalho_no_morro_do_bairro_soledade.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_168_-_flavio_-_pede_limpeza_da_beirada_do_asfalto_que_liga_o_bairro_bela_vista_a_rodovia.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_169_-_juninho_-_pede_asfaltamento_do_bairro_caxambu.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_170_-_carminha_-_solicitacao_de_informacoes_sobre_obras_de_asfalto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_171_-_carminha_-_solicitacao_de_reparos_em_mata-burros_no_bairro_caxambu.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_172_-_carminha_-_solicitacao_de_cascalhamento_no_morro_do_laticinio_posses.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_173_-_carla_-_pede_limpeza_de_lixo_e_entulho_na_rua_emilio_inacio_de_almeida_paralela_a_rua_da_antiga_sanchein.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_174_-_tiago_-_pede_informacoes_detalhadas_a_respeito_da_nao_aquisicao_do_medicamento_glyxambi.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_175_-_carla_-_pede_reforco_na_seguranca_publica_para_os_comerciantes_e_estabelecimentos_comerciais_no_periodo_noturno.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_176_-_carla_-_pede_asfaltamento_do_bairro_divisinha.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_177_-_lutero_e_ze_antonio_-_pede_pavimentacao_na_estrada_bairro_brejo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_178_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_da_angolinha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_179_-_juninho_-_solicitacao_de_manutencao_das_estradas_do_bairro_campos.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_180_-_juninho_-_solicitacao_de_redutor_de_velocidade_em_frente_a_congregacao_crista_do_brasil_no_bairro_posses.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_181_-_carla_-_pede_redutores_de_velocidade_na_rua_marieta_viana.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_182_-_tiago_-_solicita_implantacao_de_rampas_elevadas_e_sinalizacao_adequada_em_vias_de_grande_fluxo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_183_-_tiago_-_solicita_sinalizacao_e_fiscalizacao_na_travessa_zenun.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_184_-_carla_-_pede_redutores_de_velocidade_na_rua_emilio_inacio_de_almeida__bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_185_-_juliana_-_pede_faixa_elevada_na_alameda_primavera_no_181.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_186_-_carla_-_pede_reducao_de_curva_fechada_na_estrada_do_morro_do_marcolino_no_bairro_rio_acima.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_187_-_lutero_e_ze_antonio_-_pede_cascalhamento_no_morro_dos_toti.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_188_-_juliana_-_pede_faixa_elevada_na_rua_das_violetas_no_10.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_189_-_vagner_-_pede_cafe_da_manha_para_todos_os_servidores_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/422/requerimento_190_-_marcio_-_pede_grades_em_bueiros_no_distrito_posses_ao_lado_do_bar_do_robertao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/423/requerimento_191_-_vagner_-_pede_cascalhamento_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_192_-_marcio_-_solicita_sinalizacao_na_entrada_da_escola_do_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_193_-_marcio_-_solicita_quebra_mola_em_frente_ao_campo_do_distrito_posses_e_em_frente_ao_bar_do_erlei.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_194_-_carminha_-_solicita_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/427/requerimento_195_-_carminha_-_solicita_travessia_elevada_na_rua_gabriel_junqueira.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_196_-_carminha_-_solicita_pavimentacao_ou_calcamento_nas_ruas_do_distrito_posses.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_197_-_carla_-_pede_conserto_urgente_da_ponte_localizada_na_estrada_principal_entre_piaozinho_e_sao_pedro_de_caldas..pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_198_-_carla_-_pede_providencias_sobre_documentacao_de_terrenos_e_casas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_199_-_carla_-_solicita_saneamento_basico_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_200_-_juninho_-_solicita_concessao_de_cartao_vale-alimentacao_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_201_-_juninho_-_solicita_concessao_de_plano_de_saude_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_202_-_juninho_-_solicitacao_de_construcao_de_sala_de_fisioterapia_no_bairro_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_203_-_juninho_-_solicita_melhorias_nos_jardins_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_204_-_tiago_-_solicita_manutencao_das_redes_de_esgoto_e_de_agua_pluvial_na_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_205_-_tiago_-_solicita_providencias_na_avenida_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_208_-_carminha_-_solicita_reparo_na_viela_da_travessa_paiva.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_209_-_carla_-_solicita_providencias_quanto_ao_transito_na_rua_ceara_em_frente_a_escola_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_211_-_carla_-_solicita_providencias_na_rua_laercio_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_213_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_do_bloco_2_da_escola_ana_simao_zenun.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_214_-_tiago_-_solicitacao_de_informacoes_sobre_a_construcao_da_ubs_no_distrito_de_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_215_-_juninho_-_solicita_pintura_nos_redutores_de_velocidade_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_216_-_juninho_-_solicita_radar_lombada_eletronica_na_avenida_jose_andre_avelino.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_218_-_carla_-_solicita_redutor_de_velocidade_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_219_-_carla_-_solicita_passagem_de_maquina_no_bairro_rio_do_peixe_em_frente_a_vila_do_jorge.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_220_-_juninho_-_solicita_construcao_de_uma_pista_de_bicicross_no_municipio_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_221_-_carla_-_pede_providencias_quanto_a_limpeza_dos_terrenos_localizados_na_rua_walter_capobianco_bairro_irmaos_rugani_souza_muniz.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_222_-_carla_-_solicita_providencias_quanto_a_qualidade_da_agua_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_223_-_carla_-_solicita_providencias_quanto_a_fiscalizacao_dos_depositos_de_materiais_de_construcao_localizados_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/478/requerimento_224_-_lutero_e_ze_antonio_-_pede_revitalizacao_da_sinalizacao_de_transito_na_travessa_zenun_no_entroncamento_com_o_acesso_ao_tunel.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_225_-_lutero_e_ze_antonio_-_solicita_melhorias_no_transito_no_cruzamento_da_rua_vitor_de_carvalho_com_a_rua_da_apae.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_226_-_carminha_-_solicita_reparos_no_cemiterio_em_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_227_-_vagner_-_solicita_cobertura_na_igreja_do_cemiterio_municipal_de_campestre.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_228_-_vagner_-_solicita_tenda_provisoria_ao_lado_da_igreja_do_cemiterio_de_campestre_para_o_dia_de_finados.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_229_-_lutero_e_ze_antonio_-_solicita_cacamba_de_lixo_no_trevo_do_bairro_souza_muniz.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_230_-_lutero_e_ze_antonio_-_solicita_lixeiras_nos_bairros_cafundo_pitangueiras_e_barragem.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_231_-_galileu_-_solicita_informacoes_sobre_coleta_de_lixo_em_campestre.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_232_-_juninho_-_solicita_a_pintura_dos_redutores_de_velocidade_do_bairro_posses_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_233_-_juninho_-_solicita_a_instalacao_de_dois_mata-burros_de_ferro_no_bairro_capituvas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_234_-_tiago_-_solicitacao_de_informacoes_sobre_o_pagamento_das_emendas_impositivas__exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_235_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_pinhal..pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_236_-_tiago_-_solicita_que_seja_verificada_com_urgencia_a_situacao_recorrente_de_falta_de_agua_no_bairro_residencial_avelino.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_237_-_lutero_e_ze_antonio_-_pede_bueiro_na_rua_honorio_antonio_no_cruzamento_com_a_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_238_-_lutero_e_ze_antonio_-_pede_guarita_ou_abrigo_de_protecao_para_o_vigia_da_escola_ana_zenun.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_239_-_galileu_-_solicita_possibilidade_de_colocar_monitores_nos_onibus_escolares_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_240_-_carla_-_solicita_servico_de_cascalhamento_ou_pedregulhamento_nas_vias_dos_bairros_milho_verde_e_primos.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_241_-_carla_-_solicita_servico_de_manutencao_na_rede_de_iluminacao_publica_da_rua_emilio_inacio_de_almeida_nas_imediacoes_do_numero_45a.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_242_-_carla_-_solicita_limpeza_e_remocao_do_lixo_e_entulho_acumulado_em_uma_area_na_rua_emilio_inacio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_243_-_tiago_-_solicita_providencias_urgentes_quanto_a_uma_cratera_aberta_na_avenida_central_nas_proximidades_da_rua_joao_luiz_garcia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_244_-_tiago_-_solicita_informacoes_a_respeito_da_extensao_de_rede_de_iluminacao_publica_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/512/requerimento_245_-_juninho_-_solicita_reparo_em_duas_pontes_no_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_246_-_juninho_-_solicita_a_contratacao_de_mais_profissionais_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_247_-_tiago_-_solicitacao_de_sinalizacao_e_instalacao_de_redutores_de_velocidade_na_rua_isaac_simao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/515/requerimento_248_-_carminha_-_solicita_a_perfuracao_de_pocos_artesianos_para_pessoas_em_situacao_de_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_249_-_tiago_-_solicita_providencias_urgentes_nas_estradas_do_bairro_divizinha_proximo_a_residencia_do_sr._jose_vitor_do_iote.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_250_-_tiago_-_solicita_providencias_para_colocacao_e_manutencao_de_grades_em_bueiros_nas_ruas_miguel_ramos_e_jose_borges_franco.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_251_-_tiago_-_solicita_esclarecimentos_sobre_a_criacao_de_estacionamento_ao_lado_da_igreja_matriz_e_sugestao_para_implantacao_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_252_-_carla_-_solicita_informacoes_sobre_o_andamento_do_processo_de_asfaltamento_do_bairro_capituvas.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_253_-_carla_-_solicita_providencias_sobre_buracos_na_rua_congonhas_no_bairro_chorao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_254_-_carla_-_pede_remocao_ou_substituicao_de_um_poste_de_madeira_que_se_encontra_em_risco_iminente_de_queda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_255_-_lutero_e_ze_antonio_-_solicita_pintura_de_faixa_de_pedestre_no_cruzamento_da_francisco_capobianco_com_a_conego_artur.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/529/requerimento_256_-_lutero_e_ze_antonio_-_solicita_a_possibilidade_da_proibicao_do_trafego_de_caminhoes_e_onibus_na_rua_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/530/requerimento_257_-_lutero_e_ze_antonio_-_solicita_recuperacao_da_quadra_de_esportes_da_rua_joao_luiz_garcia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_258_-_tiago_-_solicita_implantacao_de_faixa_de_pedestres_e_ou_rampa_elevada_no_cruzamento_da_rua_ambrosina_ferreira_com_a_rua_virgilio_de_melo_franco.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_259_-_carminha_-_solicita_audiencia_publica_para_debater_sobre_a_populacao_canina_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_260_-_carminha_-_solicitacao_de_reparos_e_obras_de_drenagem_no_morro_de_acesso_ao_sitio_da_fatima_pereira_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_261_-_carla_-_solicita_placas_de_identificacao_em_ruas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_262_-_carla_-_pede_solucoes_devido_a_alta_populacao_canina_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_263_-_carla_-_solicitacao_de_aterro_instalacao_de_manilha_e_cascalhamento_proximo_a_ponte_do_asfalto_no_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_264_-_tiago_-_solicita_providencias_urgentes_referentes_a_situacao_da_ponte_localizada_na_rua_miguel_ramos_proxima_ao_itaporanga..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_265_-_tiago_-_solicitacao_de_informacoes_sobre_acoes_referentes_ao_cumprimento_da_lei_municipal_no_2.055-2021__limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_266_-_tiago_-_solicitacao_esclarecimentos_referentes_a_execucao_do_asfaltamento_da_rua_vitoria.doc.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_267_-_tiago_-_solicitacao_de_informacoes_e_providencias_quanto_ao_reajuste_das_diarias_dos_motoristas_da_secretaria_municipal_de_saude..doc.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_268_-_juninho_-_solicita_tamponamento_de_buracos_e_verificacao_de_alta_velocidade_dos_veiculos_na_avenida_joao_muniz_filho.doc.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_269_-_juninho_-_solicita_manutencao_do_morro_de_cascalho_e_retirada_de_pedra_em_meio_a_estrada_no_bairro_panelao.doc.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_270_-_maria_do_carmo_-_solicita_manilhamento_de_esgoto_no_distrito_posses.doc.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_271_-_carla_-_pede_solucoes_em_relacao_a_alta_populacao_canina_do_municipio.docx.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_272_-_carla_-_solicitacao_de_melhorias_nas_estradas_de_terra_no_bairro_roseira.docx.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_273__-_tiago_-_solicita_providencias_para_conclusao_da_manutencao_da_travessa_isaltino_virgilio_franco_no_cruzamento_com_a_rua_marieta_viana.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_274__-_tiago_-_solicita_providencias_urgentes_quanto_as_condicoes_da_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_275_-_lutero_e_ze_antonio_-_solicita_a_construcao_de_passador_de_gado_e_manilhamento_no_bairro_baixadao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_276__-_juliana_-_solicita_avaliacao_tecnica_para_possivel_construcao_de_tres_quebra-molas_na_rua_miguel_ramos.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_277_-_carla_-_solicita_providencias_a_respeito_dos_mata-burros_situados_em_diversos_setores_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_278_-_carla_-_solicita_providencias_sobre_rede_de_esgotos_em_lugares_que_estao_apresentando_afundamento_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campestre.mg.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_279_-_carla_-_pede_providencias_sobre_terrenos_na_cidade_com_matagal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H577"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="233.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="249.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="249" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>